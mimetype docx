--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodolfo Orjuela </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am full professor in automatic control at the Université de Haute-Alsace (Mulhouse, France). I am also affiliated to the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIMAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIAM team).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received a first Master in Artificial Intelligence, Pattern recognition and Robotics from the Paul Sabatier University (Toulouse, France) in 2004 and a second Master in Automatic control from the University of Bordeaux (France) in 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2008, I received a Ph.D. degree in Automatic Control and Signal Processing from the Institut National Polytechnique de Lorraine (INPL-Nancy, France). My Ph.D. thesis, prepared at the Centre de Recherche en Automatique de Nancy </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, is entitled: A contribution to the state estimation and fault diagnosis of systems represented by multiple-models (Contribution à l'estimation d'état et au diagnostic des systèmes représentés par des multimodèles </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Download the French version</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My current research interests at the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIMAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIAM team</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) concern the hierarchical and generic control laws applied to the automated guidance of on-ground vehicles. The study cases are particularly automotive and aircraft vehicles. Additionally, the control law reconfiguration and the fault tolerant control (FTC) are also of my interest. These works are meanly based-on Predictive Control, Control Allocation and Linear Parameter Varying Systems.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My teaching activities at the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (National Engineering School) deal with lectures on System Modelling using Bond-Graph and SysML approaches on the one hand and Adaptive Control and Multiplr-model control on the other hand. These last lectures are also proposed to the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASTER 2 EEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> students. Besides, I am responsible of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Control Experimental Lab.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of undergraduate Automatic Control courses at the ENSISA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The list of my publications is available </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">here</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. My publications are available in open-access at the French national server of open files </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> or by e-mail request.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD, Post-doc & MS advising</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD in progress</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ghewa MASRY. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination and cooperative control of a heterogeneous multi-agent systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maroun EL KATTAR. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de commande robuste d’un véhicule autonome en fonction de l’état d’adhérence, et estimation du coefficient d’adhérence roues / chaussée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joyce SUDI BIN ALI.   </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’architectures multi-contrôleurs pour une conduite automatisée en présence de situations hétérogènes et critique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Augustin POINT  </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la commande collaborative entre l'humain et une flotte de robots mobiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former PhD students</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anis KOLIAI.</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Navigation sûre d’un véhicule autonome terrestre dans un environnement partagé et contraint.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2025. PhD defense committee: Luc JAULIN (Professeur à  ENSTA BREST, reviewer), Pierre MELCHIOR (Professeur Bordeaux INP, reviewer), Mohammed CHADLI (Professeur Université Paris-Saclay, examinateur), Alessandro CORREA VICTORINO  (MCF HDR à l'Université de Technologie de Compiègne), Brigitte D'ANDREA-NOVEL (Professeure MINES Paris Tech), Stéphane BAZEILLE (MCF à l’Université de Haute-Alsace) Michel BASSET (Professeur à l’Université de Haute-Alsace),  Rodolfo Orjuela (Professeur à l’Université de Haute-Alsace)-Wissam SAYSSOUK. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'architectures de commande sûres pour un véhicule autonome.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2025.PhD defense committee: Didier Theilliol (Professeur, Université de Lorraine, reviewer), Kevin Guelton (Professeur, Université de Reims Champagne-Ardenne, reviewer), Olivier Sename Professeur, Grenoble INP), Cristina Stoica Maniu (Professeure, Université de Paris-Saclay),  Michel Basset (Professeur, Université de Haute-Alsace), Clement Roos (Research Director, ONERA Toulouse),Rodolfo Orjuela (Professor, Université de Haute-Alsace)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benoît VIGNE. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de trajectoires locales temps réel pour une véhicule autonome dans un environnement dynamique et coopératif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. PhD Thesis, Université de Haute-Alsace, 2024. PhD defense committee: Naïma Ait Oufroukh-Mammar (MCF HDR à l’Université d’Evry Val d’Essonne, reviewer), Fawzi Nashashibi (Directeur de recherche à l’INRIA Paris, reviewer), Lounis Adouane ( Professeur à l’Université Technologique de Compiègne), Jean-Christophe Popieul (Professeur à l’Université Polytechnique Hauts-de-France), Sébastien Glaser (Professeur à l’Université Technologique de Queensland), Michel Basset (Professeur à l’Université de Haute-Alsace),  Jean-Philippe Lauffenburger (Professeur à l’Université de Haute-Alsace), Rodolfo Orjuela (Professeur à l’Université de Haute-Alsace)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Manel AMMOUR. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de commandes collaboratives pour la gestion d'une flotte de véhicules autonomes. Application à l'évitement de collisions sur autoroute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2022. PhD defense committee:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">David VIEIRA. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation et au contrôle global de la dynamique d’un robot agricole autonome sous-actionné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2022. PhD defense committee: Rachid OUTBIB (Prof. à l’Université de Aix Marseille, reviewer), Olivier SENAME Prof. à Grenoble INP (Prof. à l’Université de Aix Marseille, reviewer), Examinateur : Reine TALJ (Chargée de Recherche CNRS, HDR à l’Université Technologie de Compiègne), Michel BASSET (Prof. à l’Université de Haute-Alsace), Rodolfo ORJUELA (Prof. à l’Université de Haute-Alsace) Matthias SPISSER (Ing. à Technology&Strategy Group, invite)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Faïza KHELLADI. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures hiérarchisées de contrôle global du châssis tolérantes aux défauts pour le guidage et la stabilisation d'un véhicule autonome</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2021. PhD defense committee: Pr. Mohammed Chadli (Univ. Paris-Saclay), Dr. Chouki Sentouh (Univ. Polytech. de Hauts-de-France), Pr. Brigitte D'Andréa-Novel (Univ. de Sorbonne), Dr. Reine Talj (CNRS, Univ. de Technologie de Compiègne), Dr. Mario Cassaro (ONERA), Dr. Pierre Dumas (Groupe LOHR), Pr. Michel Basset (Université de Haute-Alsace), Dr. Rodolfo Orjuela (Université de Haute-Alsace).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stefan NIEDERBERGER. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-based modelling and hierarchical distributed control design for decentralized high-pressure pumps.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2019. In collaboration with the Institut für Automation IA. PhD defense committee: Pr. Lug Dugard (Université Grenoble Alpes, reviewer), Pr. Eric Bideaux (INS Lyon, reviewer), Pr. Didier Theillol (Univ. de Lorraine), Pr Roland Anderegg (FHNW Windisch), Mr. Patrick Baumann (Zaugg Maschinenbau AG), M. Peter Reinbold (Jet Cut Power GmbH), Pr. Michel Basset (Université de Haute-Alsace), Dr. Rodolfo Orjuela (Université de Haute-Alsace), Pr. Pascal Schleuniger (FHNW Windisch). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently professional situation: senior researcher at Hochschule Luzern (iHomeLab, Switzerland)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Taha BOUDALI. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions au guidage d'un véhicule autonome en situations non conventionnelles de conduite</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2019. PhD defense committee: Pr. Saïd Mammar (Université d'Evry Val d'Essonne, reviewer), Dr. Fawzi Nashashibi (INRIA Mines Paris Tech, reviewer), Pr. Thierry-Marie Guerra (Université Polytechnique Hauts-de-France), Dr. Rachid Attia (Groupe PSA), Pr. Michel Basset (Université de Haute-Alsace), Dr. Rodolfo Orjuela (Université de Haute-Alsace). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently professional situation:  researcher at RT SystemX (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rachid ATTIA. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Longitudinal and Lateral Control for a Safe Automated Vehicle Guidance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2015. PhD defense committee: Pr. Philippe Chevrel (Ecole des Mines de Nantes, reviewer), Pr. Didier Dumur (CentraleSUPELEC, reviewer), Dr. Tankut Acarman Galatasaray University (Turkey), Pr. Péter Gàspàr Académie des Sciences (Hongrie), Pr. Olivier Sename (Grenoble Institute of Technology), Pr. Michel Basset (Université de Haute-Alsace), Dr. Rodolfo Orjuela (Université de Haute-Alsace), Mr. Richard Keller (Musée National de l’Automobile). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently professional situation:  ADAS Team Manager Stellantis (Morocoo)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former Post-Doc collaborators</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adeel MEHMOOD, Porjet ERGOFLUX, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and experimental validation of Textile Pockets.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently professional situation:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMSATS University Islamabad | CUI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> · </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department of Electrical Engineering (Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former MS students</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Saleh Ba Yased (2025). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation en formation d’une flotte de robots mobiles : développements et validation en simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 Université de Bordeaux), Université de Haute-Alsace, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Abdel EL KHATIB. **** Étude et développement de lois de commandes : Application à la stabilisation et au suivi de trajectoire d’un véhicule autonome**.** MASTER thesis (stage fin d'études Master 2 Université d'Evry), Université de Haute-Alsace, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kévin DELEPLACE. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amélioration du guidage d'un véhiucle autonome compte tenu des défauts de perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 Université d'Evry), Université de Haute-Alsace, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jesus Ruben GOMEZ GOMEZ. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lateral control strategy for autonomous vehicles based on the model predictive control.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MASTER thesis (stage fin d'études Master 2 Université Haute-Alsace), Université de Haute-Alsace, 2019. (Ingénieur IRIMAS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Asma GASMI. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stability criterias analysis and control for an autonomous vehicle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MASTER thesis (stage fin d'études Master 2 Université de grenoble Alpes), Université de Haute-Alsace, 2018. (Doctorante CIFRE Ecole des Mines de Saint Étienne et AHF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joudi AL SAFADi. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration de systèmes de commande dans un véhicule électrique de type Twizy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MASTER thesis (stage fin d'études Master 2 Université d'Evry), Université de Haute-Alsace, 2017. (Consultant chez ALTEN pour Valeo)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Manon PFLIMLIN. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'encadrement juridique du véhicule &amp;quot;autonome&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 Droit de la Prévention des Risques et Responsabilités-UHA), Université de Haute-Alsace, 2016. (Ingéniéur d’Etudés IFSTTAR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fawzi BOUROUIH. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation d'un véhicule électrique Twizy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MASTER thesis (stage fin d'études Master 2 Université de Lille 1), Université de Haute-Alsace, 2016. (Consultant chez AHETYS/Assystem pour Renault)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lydia HABIB. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stabilisation d'un avion au sol en tenant compte des effets aérodynamiques et des pertes d’efficacité des actionneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.MASTER thesis (stage fin d'études Master 2 Université d’Évry), Université de Haute-Alsace, 2015. (PhD student at LAMIH)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Taha BOUDALI. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et commande d'un avion au sol compte tenu des effets aérodynamiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 Ecole Centrale de Nantes), Université de Haute-Alsace, 2014. (PhD student at IRIMAS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nicolas MARTIN. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation pour la commande de sièges actifs dans le domaine de l'automobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études ENSISA), Université de Haute-Alsace, 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emeric THEVENET. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude et amélioration du comportement au sol des avions pilotés à l'aide de lois de commande hiérarchisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études ESISAR), Université de Haute-Alsace, 2012. (Ingénieur Rennault)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohamed AMRI. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude et mise en oeuvre des techniques d'allocation de commande.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 AII-UHA), Université de Haute-Alsace, 2011.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véhicule à conduite automatisée : entre rupture et transition technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interculturalité au service des transitions. Repenser la vie et l’éducation de l’humain dans l’époque de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782875748317. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b22195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Simulation Study of Localization Error Models for Autonomous Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Koliai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.189-200, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Centralized MPC for Collision Avoidance of a Fleet of AVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.297-307, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control of a Customized Lane Change Maneuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.343-353, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPHA Experience: Contribution to new mobility solutions for people with reduced mobility in the Upper Rhine context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability research in the Upper Rhine region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2-86820-549-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytopic models for observer and fault-tolerant control designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olfa Boubaker and Quanmin Zhu and Magdi S. Mahmoud and José Ragot and Hamid Reza Karimi and Jorge Dávila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Observer-based Control: An Introduction to Design Approaches and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Academic Press, pp.295-335, 2019, 978-0-12-817038-0. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-817038-0.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-based distributed nonlinear MPC for local leader-follower formation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105247. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2025.105247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scenarios multi-objective predictive controller for lateral control of autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Sudi Bin Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Mahtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.73-78. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un défi transfrontalier de robotique mobile : préparation, organisation et retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Sebbata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20250047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overtaking on Two-Lane Two-way Rural Roads : A Personalized and Reactive Approach for Automated Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, pp.104800. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2024.104800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Torque Vectoring and Direct Yaw Control based on Kalman Filter Control Allocation for a 4 in-wheel electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312241277248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Lateral Control Architecture for Off-Road Vehicle Guidance on Deformable Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Spisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (11), pp.2395. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12112395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les réseaux en EEA : approche par ludification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.2015. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20222015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MPC Combined Decision Making and Trajectory Planning for Autonomous Vehicle Collision Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (12), pp.24805-24817. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2022.3210276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adapted Burckhardt tire model for off-road vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Spisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Terramechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jterra.2022.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Emergency Hierarchical Guidance Control Strategy for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cassaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (5), pp.4319-4330. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2020.3043485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified dynamic and geometrical vehicle guidance strategy to cope with the discontinuous reference trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2019.1638516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph-based modelling methodology for high-pressure networks applied on waterjet machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Niederberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Anderegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.115 - 128. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES VEHICULES AUTONOMES ET LE RISQUE TECHNOLOGIQUE : D'OU VIENT-ON ET OU VA-T-ON ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riseo : risques études et observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018-1 Les véhicules autonomes, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Constraints of Markov State Kinetic Models Based on Routh-Hurwitz Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merdan Sarmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science &amp; Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.296-303. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/jcsb.1000204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois prototypes de véhicules pour faire rouler les enseignements à l'ENSISA : un retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Peruchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.1001. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2015001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and experimental validation of Textile Pockets based active inflatable device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Mehmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Drean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (--), pp.DOI: 10.1016/j.isatra.2014.07.010. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined longitudinal and lateral control for automated vehicle guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (2), pp.261-279. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2013.874563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear cascade strategy for longitudinal control in automated vehicle guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.225-234. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear system identification using heterogeneous multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.103-115. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/amcs-2013-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simultaneous state and unknown input estimation of complex systems via a multiple model strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (7), pp.877-890. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2008.0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation for nonlinear systems using decoupled multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMIC.2008.021000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des conditions initiales lors de la simulation de fonctions de transfert non entières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Malti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Oustaloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (4), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Aerial-Ground Vehicle Rendezvous with Integrated Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghewa Masry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un défi transfrontalier de robotique mobile : préparation, organisation et retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Sebbata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Distance-based MPC Strategy for Local Formation Tracking of a Multi-Robot Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, Croatia. pp.1739-1744, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Formulation for Safe Obstacle Avoidance Maneuvers in Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pio Michele Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Stuttgart International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Stuttgart, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2025-01-0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'approches de navigation en formation pour une flotte de robots mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira Gois Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation robuste aux problèmes de réception GPS : localisation visuelle embarquée et contrôle adapté aux discontinuités de localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Koliai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Duthay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'allocations pour la commande longitudinale d’un véhicule tout-terrain sur-actionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Lane Change Aborting Maneuver for Autonomous Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jph. Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 32nd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control allocation in the presence of actuator dynamics and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania, Greece. pp.777-782, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Control Allocation Using Daisy-Chaining Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Comité Technique Automatique et Transports Terrestres (CT-ATT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does the Definition of Tracking Errors Affect the Behavior of Vehicle Lateral Control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Koliai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 26th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bilbao, Spain. pp.2640-2645, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC57777.2023.10422708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Chaining Kalman Filter Control Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cassaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES ( CODIT 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for a Reactive Overtaking Maneuver in a Personalized Driving Strategy on Rural Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Annuel de la Société Française d’Automatique de Génie Industriel et de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A personalized path generation for an autonomous vehicle overtaking maneuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Intelligent Autonomous Vehicles - IAV2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Allocation for a 4-in-wheel-motored Electric Vehicle: Longitudinal case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps de la SAGIP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning and Attitude determination for Precision Agriculture Robots based on IMU and Two RTK GPSs Sensor Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Spisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Sensing, Control and Automation Technologies for Agriculture AGRICONTROL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Munich (Allemagne), France. pp.60-65, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de trajectoires personnalisées pour une manoeuvre de dépassement dans le cadre d’une conduite autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps de la SAGIP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Vehicle Control Based on Off-Road Tire Model for Soft Soil Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira Gois Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Spisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Conference on Engine and Powertrain Control, Simulation and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated AFS and DYC for autonomous vehicle steerability and stability enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.14248-14253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les réseaux en EEA : approche par ludification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a classic Renault Twizy towards a low cost autonomous car prototype: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.15161-15166, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Avoidance for Autonomous Vehicle Using MPC and Time Varying Sigmoid Safety Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Conference on Engine and Powertrain Control, Simulation and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Reference Generation and Guidance Control for Autonomous Vehicle Lane Change Maneuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated AFS and DYC for autonomous vehicle steerability and stability enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the impact of visual odometry drift on the control of an autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. pp.2037-2043, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV47402.2020.9304687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control Design for Electrically Driven High-Pressure Pumps Using H-Infinity Approach with Joint Shaping Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Niederberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct yaw control based on a phase plan decomposition for enhanced vehicle stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Intelligent Autonomous Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Validation of a Graph-Based Modelling Methodology for High-Pressure Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Niederberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Anderegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th IFAC Symposium on Mechatronic Systems and 11th IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle Avoidance, Path Planning and Control for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Laghmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria stability combination for yaw stability control of autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Obstacle Avoidance Path Planning for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Vehicular Electronics and Safety (ICVES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Autonomous Vehicle Guidance Under Steering Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Intelligent Vehicles Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chang Shu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Two Guidance Strategies for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Brücke, l’école d’été pour traverser le pont entre l’expérience et le savoir expérientiel dans un contexte de travail en équipe interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Robust Cruise Control Using Look-Ahead Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium Advances in Automotive Control, AAC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Kolmarden Wildlife Resort, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hinf desing of an antomotive cruise control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling, E-COSM'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation: stand commun de robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de commande duale pour la stabilisation latérale d’un véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAA, Journées Automatique et Automobile (2015-11-03, 2015-11-05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV-based Control Design of an Adaptive Cruise Control System for Road Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2015, Bratislava, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of air pressure inside an inflatable textile pocket of an active backrest cushion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Mehmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois prototypes de véhicules pour faire rouler les enseignements à l’ENSISA : un retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Peruchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS2014 : Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Besançon, France. pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des maths au véhicule autonome, un tour d’horizon !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au lycée Théodore DECK (2014-01-30: Guebwiller, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Guebwiller, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-mode Control Allocation for Integrated Chassis Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat autour du film « Entre de bonnes mains : mon robot assistant », un film scientifique de Peter Ford Dominey (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science (2014: Colmar, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicule autonome et communication inter-véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Mobilités", UHA (2013-10-02: Mulhouse, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de commande couplée longitudinale et latérale de véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS (2013-07-11, 2013-07-12: Strasbourg, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des Robots LEGO dans l'enseignement supérieur : un retour d'expérience dans trois contextes différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS2013 : Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Caen, France. pp.273-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un véhicule hybride à partir d'un véhicule grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Démonstrateurs en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Generation and Control Strategy for Automated Vehicle Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Alcalá de Henares,, Spain. pp.389-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande couplée longitudinale et latérale pour le guidage d'un véhicule autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.835-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Control for Automated Vehicle Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling (ECOSM12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. pp.85-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled longitudinal and lateral control strategy improving lateral stability for autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.6509-6514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pecha Kucha : Le véhicule autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit des chercheurs (2012-09-28: Toulouse, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive non linéaire pour le guidage d'un véhicule autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Automatique et Automobile, JAA'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An active fault-tolerant control schema for delayed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.5442-5447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes non linéaires par une approche multimodèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis for nonlinear systems represented by heterogeneous multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust PI observer design for hybrid heterogeneous multiple models with delayed measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Conference on Analysis and Design of Hybrid Systems, ADHS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Zaragoza, Spain. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090916-3-ES-3003.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer design for nonlinear systems described by multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelona, Spain. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090630-4-ES-2003.00003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of nonlinear systems based on heterogeneous multiple models: Some recent theoretical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multimodèle pour le diagnostic des systèmes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of robust Hinf observers for nonlinear systems using a multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.2756-2761, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'observateurs robustes pour des systèmes non linéaires incertains : une stratégie multimodèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the state and the unknown inputs of nonlinear systems using a multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1375-1380, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportional-Integral Observer Design for Nonlinear Uncertain Systems Modelled by a Multiple Model Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Conference on Decision and Control, CDC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.3577-3582, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2008.4739298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un observateur PI pour un multimodèle découplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale des Sciences et Techniques de l'Automatique, STA'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Sousse, Tunisie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decoupled multiple model approach for state estimation of nonlinear systems subject to delayed measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Workshop on Advanced Fuzzy and Neural Control, AFNC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état des systèmes non linéaires par une approche multimodèle découplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of nonlinear discrete-time systems based on the decoupled multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics, ICINCO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI observer design for discrete-time decoupled multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Advanced Control and Diagnosis, ACD 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des conditions initiales lors de la simulation de fonctions de transfert non entières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Malti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Oustaloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear system identification using uncoupled state multiple-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis, ACD'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des systèmes non linéaires par une approche multi-modèle à états découplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale JIME'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Poitiers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de conditions de stabilité pour l’optimisation de paramètres pour des modèles cinétiques biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Haeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique et doctorale du GdR MACS (2013-07-09, 2013-07-12: Strasbourg, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV lateral control architecture for off-road vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche en Informatique, Mathématiques, Automatique et Signal (IRIMAS) UR7499. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'estimation d'état et au diagnostic des systèmes représentés par des multimodèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Lorraine - INPL, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008INPL060N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748695v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodolfo Orjuela </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am full professor in automatic control at the Université de Haute-Alsace (Mulhouse, France). I am also affiliated to the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIMAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIAM team).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received a first Master in Artificial Intelligence, Pattern recognition and Robotics from the Paul Sabatier University (Toulouse, France) in 2004 and a second Master in Automatic control from the University of Bordeaux (France) in 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2008, I received a Ph.D. degree in Automatic Control and Signal Processing from the Institut National Polytechnique de Lorraine (INPL-Nancy, France). My Ph.D. thesis, prepared at the Centre de Recherche en Automatique de Nancy </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, is entitled: A contribution to the state estimation and fault diagnosis of systems represented by multiple-models (Contribution à l'estimation d'état et au diagnostic des systèmes représentés par des multimodèles </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Download the French version</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My current research interests at the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIMAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIAM team</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) concern the hierarchical and generic control laws applied to the automated guidance of on-ground vehicles. The study cases are particularly automotive and aircraft vehicles. Additionally, the control law reconfiguration and the fault tolerant control (FTC) are also of my interest. These works are meanly based-on Predictive Control, Control Allocation and Linear Parameter Varying Systems.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My teaching activities at the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (National Engineering School) deal with lectures on System Modelling using Bond-Graph and SysML approaches on the one hand and Adaptive Control and Multiplr-model control on the other hand. These last lectures are also proposed to the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASTER 2 EEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> students. Besides, I am responsible of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Control Experimental Lab.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of undergraduate Automatic Control courses at the ENSISA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The list of my publications is available </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">here</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. My publications are available in open-access at the French national server of open files </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> or by e-mail request.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD, Post-doc & MS advising</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD in progress</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ghewa MASRY. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination and cooperative control of a heterogeneous multi-agent systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maroun EL KATTAR. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de commande robuste d’un véhicule autonome en fonction de l’état d’adhérence, et estimation du coefficient d’adhérence roues / chaussée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joyce SUDI BIN ALI.   </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’architectures multi-contrôleurs pour une conduite automatisée en présence de situations hétérogènes et critique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Augustin POINT  </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la commande collaborative entre l'humain et une flotte de robots mobiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former PhD students</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anis KOLIAI.</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Navigation sûre d’un véhicule autonome terrestre dans un environnement partagé et contraint.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2025. PhD defense committee: Luc JAULIN (Professeur à  ENSTA BREST, reviewer), Pierre MELCHIOR (Professeur Bordeaux INP, reviewer), Mohammed CHADLI (Professeur Université Paris-Saclay, examinateur), Alessandro CORREA VICTORINO  (MCF HDR à l'Université de Technologie de Compiègne), Brigitte D'ANDREA-NOVEL (Professeure MINES Paris Tech), Stéphane BAZEILLE (MCF à l’Université de Haute-Alsace) Michel BASSET (Professeur à l’Université de Haute-Alsace),  Rodolfo Orjuela (Professeur à l’Université de Haute-Alsace)-Wissam SAYSSOUK. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'architectures de commande sûres pour un véhicule autonome.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2025.PhD defense committee: Didier Theilliol (Professeur, Université de Lorraine, reviewer), Kevin Guelton (Professeur, Université de Reims Champagne-Ardenne, reviewer), Olivier Sename Professeur, Grenoble INP), Cristina Stoica Maniu (Professeure, Université de Paris-Saclay),  Michel Basset (Professeur, Université de Haute-Alsace), Clement Roos (Research Director, ONERA Toulouse),Rodolfo Orjuela (Professor, Université de Haute-Alsace)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benoît VIGNE. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de trajectoires locales temps réel pour une véhicule autonome dans un environnement dynamique et coopératif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. PhD Thesis, Université de Haute-Alsace, 2024. PhD defense committee: Naïma Ait Oufroukh-Mammar (MCF HDR à l’Université d’Evry Val d’Essonne, reviewer), Fawzi Nashashibi (Directeur de recherche à l’INRIA Paris, reviewer), Lounis Adouane ( Professeur à l’Université Technologique de Compiègne), Jean-Christophe Popieul (Professeur à l’Université Polytechnique Hauts-de-France), Sébastien Glaser (Professeur à l’Université Technologique de Queensland), Michel Basset (Professeur à l’Université de Haute-Alsace),  Jean-Philippe Lauffenburger (Professeur à l’Université de Haute-Alsace), Rodolfo Orjuela (Professeur à l’Université de Haute-Alsace)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Manel AMMOUR. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de commandes collaboratives pour la gestion d'une flotte de véhicules autonomes. Application à l'évitement de collisions sur autoroute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2022. PhD defense committee:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">David VIEIRA. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation et au contrôle global de la dynamique d’un robot agricole autonome sous-actionné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2022. PhD defense committee: Rachid OUTBIB (Prof. à l’Université de Aix Marseille, reviewer), Olivier SENAME Prof. à Grenoble INP (Prof. à l’Université de Aix Marseille, reviewer), Examinateur : Reine TALJ (Chargée de Recherche CNRS, HDR à l’Université Technologie de Compiègne), Michel BASSET (Prof. à l’Université de Haute-Alsace), Rodolfo ORJUELA (Prof. à l’Université de Haute-Alsace) Matthias SPISSER (Ing. à Technology&Strategy Group, invite)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Faïza KHELLADI. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures hiérarchisées de contrôle global du châssis tolérantes aux défauts pour le guidage et la stabilisation d'un véhicule autonome</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2021. PhD defense committee: Pr. Mohammed Chadli (Univ. Paris-Saclay), Dr. Chouki Sentouh (Univ. Polytech. de Hauts-de-France), Pr. Brigitte D'Andréa-Novel (Univ. de Sorbonne), Dr. Reine Talj (CNRS, Univ. de Technologie de Compiègne), Dr. Mario Cassaro (ONERA), Dr. Pierre Dumas (Groupe LOHR), Pr. Michel Basset (Université de Haute-Alsace), Dr. Rodolfo Orjuela (Université de Haute-Alsace).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stefan NIEDERBERGER. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-based modelling and hierarchical distributed control design for decentralized high-pressure pumps.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2019. In collaboration with the Institut für Automation IA. PhD defense committee: Pr. Lug Dugard (Université Grenoble Alpes, reviewer), Pr. Eric Bideaux (INS Lyon, reviewer), Pr. Didier Theillol (Univ. de Lorraine), Pr Roland Anderegg (FHNW Windisch), Mr. Patrick Baumann (Zaugg Maschinenbau AG), M. Peter Reinbold (Jet Cut Power GmbH), Pr. Michel Basset (Université de Haute-Alsace), Dr. Rodolfo Orjuela (Université de Haute-Alsace), Pr. Pascal Schleuniger (FHNW Windisch). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently professional situation: senior researcher at Hochschule Luzern (iHomeLab, Switzerland)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Taha BOUDALI. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions au guidage d'un véhicule autonome en situations non conventionnelles de conduite</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2019. PhD defense committee: Pr. Saïd Mammar (Université d'Evry Val d'Essonne, reviewer), Dr. Fawzi Nashashibi (INRIA Mines Paris Tech, reviewer), Pr. Thierry-Marie Guerra (Université Polytechnique Hauts-de-France), Dr. Rachid Attia (Groupe PSA), Pr. Michel Basset (Université de Haute-Alsace), Dr. Rodolfo Orjuela (Université de Haute-Alsace). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently professional situation:  researcher at RT SystemX (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rachid ATTIA. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Longitudinal and Lateral Control for a Safe Automated Vehicle Guidance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2015. PhD defense committee: Pr. Philippe Chevrel (Ecole des Mines de Nantes, reviewer), Pr. Didier Dumur (CentraleSUPELEC, reviewer), Dr. Tankut Acarman Galatasaray University (Turkey), Pr. Péter Gàspàr Académie des Sciences (Hongrie), Pr. Olivier Sename (Grenoble Institute of Technology), Pr. Michel Basset (Université de Haute-Alsace), Dr. Rodolfo Orjuela (Université de Haute-Alsace), Mr. Richard Keller (Musée National de l’Automobile). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently professional situation:  ADAS Team Manager Stellantis (Morocoo)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former Post-Doc collaborators</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adeel MEHMOOD, Porjet ERGOFLUX, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and experimental validation of Textile Pockets.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently professional situation:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMSATS University Islamabad | CUI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> · </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department of Electrical Engineering (Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former MS students</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Saleh Ba Yased (2025). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation en formation d’une flotte de robots mobiles : développements et validation en simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 Université de Bordeaux), Université de Haute-Alsace, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Abdel EL KHATIB. **** Étude et développement de lois de commandes : Application à la stabilisation et au suivi de trajectoire d’un véhicule autonome**.** MASTER thesis (stage fin d'études Master 2 Université d'Evry), Université de Haute-Alsace, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kévin DELEPLACE. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amélioration du guidage d'un véhiucle autonome compte tenu des défauts de perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 Université d'Evry), Université de Haute-Alsace, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jesus Ruben GOMEZ GOMEZ. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lateral control strategy for autonomous vehicles based on the model predictive control.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MASTER thesis (stage fin d'études Master 2 Université Haute-Alsace), Université de Haute-Alsace, 2019. (Ingénieur IRIMAS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Asma GASMI. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stability criterias analysis and control for an autonomous vehicle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MASTER thesis (stage fin d'études Master 2 Université de grenoble Alpes), Université de Haute-Alsace, 2018. (Doctorante CIFRE Ecole des Mines de Saint Étienne et AHF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joudi AL SAFADi. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration de systèmes de commande dans un véhicule électrique de type Twizy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MASTER thesis (stage fin d'études Master 2 Université d'Evry), Université de Haute-Alsace, 2017. (Consultant chez ALTEN pour Valeo)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Manon PFLIMLIN. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'encadrement juridique du véhicule &amp;quot;autonome&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 Droit de la Prévention des Risques et Responsabilités-UHA), Université de Haute-Alsace, 2016. (Ingéniéur d’Etudés IFSTTAR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fawzi BOUROUIH. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation d'un véhicule électrique Twizy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MASTER thesis (stage fin d'études Master 2 Université de Lille 1), Université de Haute-Alsace, 2016. (Consultant chez AHETYS/Assystem pour Renault)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lydia HABIB. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stabilisation d'un avion au sol en tenant compte des effets aérodynamiques et des pertes d’efficacité des actionneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.MASTER thesis (stage fin d'études Master 2 Université d’Évry), Université de Haute-Alsace, 2015. (PhD student at LAMIH)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Taha BOUDALI. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et commande d'un avion au sol compte tenu des effets aérodynamiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 Ecole Centrale de Nantes), Université de Haute-Alsace, 2014. (PhD student at IRIMAS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nicolas MARTIN. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation pour la commande de sièges actifs dans le domaine de l'automobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études ENSISA), Université de Haute-Alsace, 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emeric THEVENET. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude et amélioration du comportement au sol des avions pilotés à l'aide de lois de commande hiérarchisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études ESISAR), Université de Haute-Alsace, 2012. (Ingénieur Rennault)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohamed AMRI. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude et mise en oeuvre des techniques d'allocation de commande.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 AII-UHA), Université de Haute-Alsace, 2011.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véhicule à conduite automatisée : entre rupture et transition technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interculturalité au service des transitions. Repenser la vie et l’éducation de l’humain dans l’époque de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782875748317. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b22195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Simulation Study of Localization Error Models for Autonomous Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Koliai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.189-200, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Centralized MPC for Collision Avoidance of a Fleet of AVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.297-307, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control of a Customized Lane Change Maneuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.343-353, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPHA Experience: Contribution to new mobility solutions for people with reduced mobility in the Upper Rhine context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability research in the Upper Rhine region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2-86820-549-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytopic models for observer and fault-tolerant control designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olfa Boubaker and Quanmin Zhu and Magdi S. Mahmoud and José Ragot and Hamid Reza Karimi and Jorge Dávila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Observer-based Control: An Introduction to Design Approaches and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Academic Press, pp.295-335, 2019, 978-0-12-817038-0. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-817038-0.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scenarios multi-objective predictive controller for lateral control of autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Sudi Bin Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Mahtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.73-78. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un défi transfrontalier de robotique mobile : préparation, organisation et retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Sebbata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20250047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-based distributed nonlinear MPC for local leader-follower formation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105247. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2025.105247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overtaking on Two-Lane Two-way Rural Roads : A Personalized and Reactive Approach for Automated Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, pp.104800. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2024.104800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Torque Vectoring and Direct Yaw Control based on Kalman Filter Control Allocation for a 4 in-wheel electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312241277248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Lateral Control Architecture for Off-Road Vehicle Guidance on Deformable Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Spisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (11), pp.2395. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12112395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les réseaux en EEA : approche par ludification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.2015. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20222015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MPC Combined Decision Making and Trajectory Planning for Autonomous Vehicle Collision Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (12), pp.24805-24817. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2022.3210276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adapted Burckhardt tire model for off-road vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Spisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Terramechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jterra.2022.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Emergency Hierarchical Guidance Control Strategy for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cassaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (5), pp.4319-4330. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2020.3043485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified dynamic and geometrical vehicle guidance strategy to cope with the discontinuous reference trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2019.1638516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph-based modelling methodology for high-pressure networks applied on waterjet machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Niederberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Anderegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.115 - 128. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES VEHICULES AUTONOMES ET LE RISQUE TECHNOLOGIQUE : D'OU VIENT-ON ET OU VA-T-ON ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riseo : risques études et observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018-1 Les véhicules autonomes, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Constraints of Markov State Kinetic Models Based on Routh-Hurwitz Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merdan Sarmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science &amp; Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.296-303. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/jcsb.1000204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois prototypes de véhicules pour faire rouler les enseignements à l'ENSISA : un retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Peruchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.1001. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2015001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and experimental validation of Textile Pockets based active inflatable device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Mehmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Drean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (--), pp.DOI: 10.1016/j.isatra.2014.07.010. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined longitudinal and lateral control for automated vehicle guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (2), pp.261-279. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2013.874563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear cascade strategy for longitudinal control in automated vehicle guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.225-234. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear system identification using heterogeneous multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.103-115. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/amcs-2013-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simultaneous state and unknown input estimation of complex systems via a multiple model strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (7), pp.877-890. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2008.0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation for nonlinear systems using decoupled multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMIC.2008.021000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des conditions initiales lors de la simulation de fonctions de transfert non entières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Malti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Oustaloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (4), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Aerial-Ground Vehicle Rendezvous with Integrated Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghewa Masry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un défi transfrontalier de robotique mobile : préparation, organisation et retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Sebbata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Distance-based MPC Strategy for Local Formation Tracking of a Multi-Robot Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, Croatia. pp.1739-1744, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Formulation for Safe Obstacle Avoidance Maneuvers in Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pio Michele Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Stuttgart International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Stuttgart, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2025-01-0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'allocations pour la commande longitudinale d’un véhicule tout-terrain sur-actionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'approches de navigation en formation pour une flotte de robots mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira Gois Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation robuste aux problèmes de réception GPS : localisation visuelle embarquée et contrôle adapté aux discontinuités de localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Koliai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Duthay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Lane Change Aborting Maneuver for Autonomous Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jph. Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 32nd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control allocation in the presence of actuator dynamics and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania, Greece. pp.777-782, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does the Definition of Tracking Errors Affect the Behavior of Vehicle Lateral Control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Koliai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 26th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bilbao, Spain. pp.2640-2645, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC57777.2023.10422708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Control Allocation Using Daisy-Chaining Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Comité Technique Automatique et Transports Terrestres (CT-ATT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Chaining Kalman Filter Control Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cassaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES ( CODIT 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for a Reactive Overtaking Maneuver in a Personalized Driving Strategy on Rural Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Annuel de la Société Française d’Automatique de Génie Industriel et de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning and Attitude determination for Precision Agriculture Robots based on IMU and Two RTK GPSs Sensor Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Spisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Sensing, Control and Automation Technologies for Agriculture AGRICONTROL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Munich (Allemagne), France. pp.60-65, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A personalized path generation for an autonomous vehicle overtaking maneuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Intelligent Autonomous Vehicles - IAV2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Allocation for a 4-in-wheel-motored Electric Vehicle: Longitudinal case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps de la SAGIP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de trajectoires personnalisées pour une manoeuvre de dépassement dans le cadre d’une conduite autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps de la SAGIP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Avoidance for Autonomous Vehicle Using MPC and Time Varying Sigmoid Safety Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Conference on Engine and Powertrain Control, Simulation and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated AFS and DYC for autonomous vehicle steerability and stability enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.14248-14253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Vehicle Control Based on Off-Road Tire Model for Soft Soil Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira Gois Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Spisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Conference on Engine and Powertrain Control, Simulation and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les réseaux en EEA : approche par ludification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a classic Renault Twizy towards a low cost autonomous car prototype: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.15161-15166, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Reference Generation and Guidance Control for Autonomous Vehicle Lane Change Maneuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated AFS and DYC for autonomous vehicle steerability and stability enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the impact of visual odometry drift on the control of an autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. pp.2037-2043, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV47402.2020.9304687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Validation of a Graph-Based Modelling Methodology for High-Pressure Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Niederberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Anderegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th IFAC Symposium on Mechatronic Systems and 11th IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control Design for Electrically Driven High-Pressure Pumps Using H-Infinity Approach with Joint Shaping Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Niederberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct yaw control based on a phase plan decomposition for enhanced vehicle stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Intelligent Autonomous Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle Avoidance, Path Planning and Control for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Laghmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria stability combination for yaw stability control of autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Obstacle Avoidance Path Planning for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Vehicular Electronics and Safety (ICVES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Autonomous Vehicle Guidance Under Steering Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Intelligent Vehicles Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chang Shu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Two Guidance Strategies for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Brücke, l’école d’été pour traverser le pont entre l’expérience et le savoir expérientiel dans un contexte de travail en équipe interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Robust Cruise Control Using Look-Ahead Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium Advances in Automotive Control, AAC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Kolmarden Wildlife Resort, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV-based Control Design of an Adaptive Cruise Control System for Road Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2015, Bratislava, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hinf desing of an antomotive cruise control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling, E-COSM'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de commande duale pour la stabilisation latérale d’un véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAA, Journées Automatique et Automobile (2015-11-03, 2015-11-05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation: stand commun de robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat autour du film « Entre de bonnes mains : mon robot assistant », un film scientifique de Peter Ford Dominey (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science (2014: Colmar, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des maths au véhicule autonome, un tour d’horizon !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au lycée Théodore DECK (2014-01-30: Guebwiller, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Guebwiller, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of air pressure inside an inflatable textile pocket of an active backrest cushion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Mehmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois prototypes de véhicules pour faire rouler les enseignements à l’ENSISA : un retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Peruchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS2014 : Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Besançon, France. pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-mode Control Allocation for Integrated Chassis Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des Robots LEGO dans l'enseignement supérieur : un retour d'expérience dans trois contextes différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS2013 : Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Caen, France. pp.273-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un véhicule hybride à partir d'un véhicule grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Démonstrateurs en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicule autonome et communication inter-véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Mobilités", UHA (2013-10-02: Mulhouse, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de commande couplée longitudinale et latérale de véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS (2013-07-11, 2013-07-12: Strasbourg, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pecha Kucha : Le véhicule autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit des chercheurs (2012-09-28: Toulouse, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Control for Automated Vehicle Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling (ECOSM12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. pp.85-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Generation and Control Strategy for Automated Vehicle Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Alcalá de Henares,, Spain. pp.389-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande couplée longitudinale et latérale pour le guidage d'un véhicule autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.835-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled longitudinal and lateral control strategy improving lateral stability for autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.6509-6514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive non linéaire pour le guidage d'un véhicule autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Automatique et Automobile, JAA'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An active fault-tolerant control schema for delayed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.5442-5447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes non linéaires par une approche multimodèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis for nonlinear systems represented by heterogeneous multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multimodèle pour le diagnostic des systèmes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust PI observer design for hybrid heterogeneous multiple models with delayed measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Conference on Analysis and Design of Hybrid Systems, ADHS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Zaragoza, Spain. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090916-3-ES-3003.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer design for nonlinear systems described by multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelona, Spain. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090630-4-ES-2003.00003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of nonlinear systems based on heterogeneous multiple models: Some recent theoretical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of robust Hinf observers for nonlinear systems using a multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.2756-2761, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'observateurs robustes pour des systèmes non linéaires incertains : une stratégie multimodèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the state and the unknown inputs of nonlinear systems using a multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1375-1380, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportional-Integral Observer Design for Nonlinear Uncertain Systems Modelled by a Multiple Model Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Conference on Decision and Control, CDC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.3577-3582, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2008.4739298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI observer design for discrete-time decoupled multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Advanced Control and Diagnosis, ACD 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of nonlinear discrete-time systems based on the decoupled multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics, ICINCO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un observateur PI pour un multimodèle découplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale des Sciences et Techniques de l'Automatique, STA'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Sousse, Tunisie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decoupled multiple model approach for state estimation of nonlinear systems subject to delayed measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Workshop on Advanced Fuzzy and Neural Control, AFNC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état des systèmes non linéaires par une approche multimodèle découplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des systèmes non linéaires par une approche multi-modèle à états découplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale JIME'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Poitiers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des conditions initiales lors de la simulation de fonctions de transfert non entières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Malti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Oustaloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear system identification using uncoupled state multiple-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis, ACD'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de conditions de stabilité pour l’optimisation de paramètres pour des modèles cinétiques biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Haeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique et doctorale du GdR MACS (2013-07-09, 2013-07-12: Strasbourg, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV lateral control architecture for off-road vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche en Informatique, Mathématiques, Automatique et Signal (IRIMAS) UR7499. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'estimation d'état et au diagnostic des systèmes représentés par des multimodèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Lorraine - INPL, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008INPL060N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748695v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1542769"/>
+    <w:nsid w:val="24BB2C13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="87F7E488"/>
+    <w:nsid w:val="6B59DDE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F4734B3"/>
+    <w:nsid w:val="C265BCA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B3950813"/>
+    <w:nsid w:val="DAD8282B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irimas.uha.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.miam.crespim.uha.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cran.uhp-nancy.fr/anglais/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00359631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensisa.uha.fr/?lg=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uha.fr/wp-content/uploads/2018/06/master-EEA.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCGik2F_duQpWyhyLYySzQhg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/Public/afficheRequetePubli.php?auteur_exp=rodolfo,orjuela&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Francais&amp;tri_exp=typdoc&amp;tri_exp2=typdoc&amp;tri_exp3=date_publi&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/index.php" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s407355" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s396719" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s386062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s385219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s341141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s341171" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2024MULH6306" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2022MULH5706" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2021MULH3745" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2019MULH1779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/institution/COMSATS_University_Islamabad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/institution/COMSATS_University_Islamabad/department/Department_of_Electrical_Engineering" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22195" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koliai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_17" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ammour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_26" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_30" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817038-0.00009-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Point" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2025.105247" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05296276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sudi Bin Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mahtout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.07.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05441715v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Sebbata" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vigne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250047" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104800" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayssouk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241277248" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bolli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3210276" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04342587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jterra.2022.08.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khelladi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cassaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3043485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2019.1638516" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Niederberger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schleuniger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Anderegg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2018.08.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merdan Sarmis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bouteiller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legendre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/jcsb.1000204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120349v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Peruchetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Mehmood" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dupuis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Drean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2014.07.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Attia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.874563" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH9GKHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2013-0009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0148" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.021000" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05346789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Masry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meurer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318293v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321622" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pio Michele Giuliani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0285" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Point" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orjuela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira Gois Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Assaad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Duthay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouve" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Giuliani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jph. Lauffenburger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566185" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05406861v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sayssouk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassaro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365900v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koliai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazeille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422708" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05406878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Lauffenburger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05406847v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.115" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05406852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Khelladi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278230v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325664v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183082" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109474v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304687" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101525v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840553v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2192" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Pasteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sauter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354097v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs N&#233;meth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189008v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296829v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078905v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507143v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975596v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516670v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550605v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804458v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Urban" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834401v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jondeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girardin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710077v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717613v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747351v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717469v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562398v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733097v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710412v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465574v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525236v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675969" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402428v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090916-3-ES-3003.00068" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434301v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382961v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259933v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00464" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287575v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278921v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602077" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4739298" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188360v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178139v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155271v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146007v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097552v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119411v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115198v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559896v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarmis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bouteiller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bischoff" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405133v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieira" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748695v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL060N" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irimas.uha.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.miam.crespim.uha.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cran.uhp-nancy.fr/anglais/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00359631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensisa.uha.fr/?lg=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uha.fr/wp-content/uploads/2018/06/master-EEA.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCGik2F_duQpWyhyLYySzQhg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/Public/afficheRequetePubli.php?auteur_exp=rodolfo,orjuela&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Francais&amp;tri_exp=typdoc&amp;tri_exp2=typdoc&amp;tri_exp3=date_publi&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/index.php" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s407355" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s396719" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s386062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s385219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s341141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s341171" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2024MULH6306" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2022MULH5706" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2021MULH3745" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2019MULH1779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/institution/COMSATS_University_Islamabad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/institution/COMSATS_University_Islamabad/department/Department_of_Electrical_Engineering" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22195" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koliai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_17" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ammour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_26" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_30" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817038-0.00009-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05296276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sudi Bin Ali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mahtout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.07.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05441715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Sebbata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vigne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Point" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2025.105247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104800" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayssouk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241277248" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bolli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3210276" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04342587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jterra.2022.08.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khelladi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cassaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3043485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2019.1638516" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Niederberger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schleuniger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Anderegg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2018.08.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merdan Sarmis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bouteiller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legendre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/jcsb.1000204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120349v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Peruchetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Mehmood" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dupuis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Drean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2014.07.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Attia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.874563" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH9GKHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2013-0009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0148" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.021000" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05346789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Masry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meurer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318293v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321622" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pio Michele Giuliani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0285" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405221v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orjuela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405216v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Point" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira Gois Fernandes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Assaad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Duthay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Giuliani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jph. Lauffenburger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566185" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koliai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazeille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422708" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05406861v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sayssouk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassaro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05406878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Lauffenburger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.115" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05406847v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05406852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Khelladi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325670v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278230v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183082" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109474v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304687" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156864v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101521v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101525v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840553v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2192" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Pasteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sauter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354097v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs N&#233;meth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186367v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189008v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296829v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515058v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516670v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507143v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975595v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078905v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975596v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804458v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Urban" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jondeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girardin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553273v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562398v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747351v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710077v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733097v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710412v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465574v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525236v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675969" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382961v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402428v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090916-3-ES-3003.00068" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374959v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434301v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259933v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00464" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287575v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278921v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602077" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4739298" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188313v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146007v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188360v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178139v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155271v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115198v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119411v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559896v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarmis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bouteiller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bischoff" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405133v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieira" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748695v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL060N" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>