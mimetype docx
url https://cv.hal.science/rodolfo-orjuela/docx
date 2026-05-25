--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodolfo Orjuela </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am full professor in automatic control at the Université de Haute-Alsace (Mulhouse, France). I am also affiliated to the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIMAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIAM team).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received a first Master in Artificial Intelligence, Pattern recognition and Robotics from the Paul Sabatier University (Toulouse, France) in 2004 and a second Master in Automatic control from the University of Bordeaux (France) in 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2008, I received a Ph.D. degree in Automatic Control and Signal Processing from the Institut National Polytechnique de Lorraine (INPL-Nancy, France). My Ph.D. thesis, prepared at the Centre de Recherche en Automatique de Nancy </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, is entitled: A contribution to the state estimation and fault diagnosis of systems represented by multiple-models (Contribution à l'estimation d'état et au diagnostic des systèmes représentés par des multimodèles </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Download the French version</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My current research interests at the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIMAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIAM team</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) concern the hierarchical and generic control laws applied to the automated guidance of on-ground vehicles. The study cases are particularly automotive and aircraft vehicles. Additionally, the control law reconfiguration and the fault tolerant control (FTC) are also of my interest. These works are meanly based-on Predictive Control, Control Allocation and Linear Parameter Varying Systems.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My teaching activities at the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (National Engineering School) deal with lectures on System Modelling using Bond-Graph and SysML approaches on the one hand and Adaptive Control and Multiplr-model control on the other hand. These last lectures are also proposed to the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASTER 2 EEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> students. Besides, I am responsible of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Control Experimental Lab.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of undergraduate Automatic Control courses at the ENSISA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The list of my publications is available </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">here</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. My publications are available in open-access at the French national server of open files </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> or by e-mail request.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD, Post-doc & MS advising</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD in progress</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ghewa MASRY. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination and cooperative control of a heterogeneous multi-agent systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maroun EL KATTAR. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de commande robuste d’un véhicule autonome en fonction de l’état d’adhérence, et estimation du coefficient d’adhérence roues / chaussée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joyce SUDI BIN ALI.   </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’architectures multi-contrôleurs pour une conduite automatisée en présence de situations hétérogènes et critique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Augustin POINT  </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la commande collaborative entre l'humain et une flotte de robots mobiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former PhD students</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anis KOLIAI.</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Navigation sûre d’un véhicule autonome terrestre dans un environnement partagé et contraint.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2025. PhD defense committee: Luc JAULIN (Professeur à  ENSTA BREST, reviewer), Pierre MELCHIOR (Professeur Bordeaux INP, reviewer), Mohammed CHADLI (Professeur Université Paris-Saclay, examinateur), Alessandro CORREA VICTORINO  (MCF HDR à l'Université de Technologie de Compiègne), Brigitte D'ANDREA-NOVEL (Professeure MINES Paris Tech), Stéphane BAZEILLE (MCF à l’Université de Haute-Alsace) Michel BASSET (Professeur à l’Université de Haute-Alsace),  Rodolfo Orjuela (Professeur à l’Université de Haute-Alsace)-Wissam SAYSSOUK. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'architectures de commande sûres pour un véhicule autonome.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2025.PhD defense committee: Didier Theilliol (Professeur, Université de Lorraine, reviewer), Kevin Guelton (Professeur, Université de Reims Champagne-Ardenne, reviewer), Olivier Sename Professeur, Grenoble INP), Cristina Stoica Maniu (Professeure, Université de Paris-Saclay),  Michel Basset (Professeur, Université de Haute-Alsace), Clement Roos (Research Director, ONERA Toulouse),Rodolfo Orjuela (Professor, Université de Haute-Alsace)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benoît VIGNE. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de trajectoires locales temps réel pour une véhicule autonome dans un environnement dynamique et coopératif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. PhD Thesis, Université de Haute-Alsace, 2024. PhD defense committee: Naïma Ait Oufroukh-Mammar (MCF HDR à l’Université d’Evry Val d’Essonne, reviewer), Fawzi Nashashibi (Directeur de recherche à l’INRIA Paris, reviewer), Lounis Adouane ( Professeur à l’Université Technologique de Compiègne), Jean-Christophe Popieul (Professeur à l’Université Polytechnique Hauts-de-France), Sébastien Glaser (Professeur à l’Université Technologique de Queensland), Michel Basset (Professeur à l’Université de Haute-Alsace),  Jean-Philippe Lauffenburger (Professeur à l’Université de Haute-Alsace), Rodolfo Orjuela (Professeur à l’Université de Haute-Alsace)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Manel AMMOUR. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de commandes collaboratives pour la gestion d'une flotte de véhicules autonomes. Application à l'évitement de collisions sur autoroute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2022. PhD defense committee:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">David VIEIRA. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation et au contrôle global de la dynamique d’un robot agricole autonome sous-actionné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2022. PhD defense committee: Rachid OUTBIB (Prof. à l’Université de Aix Marseille, reviewer), Olivier SENAME Prof. à Grenoble INP (Prof. à l’Université de Aix Marseille, reviewer), Examinateur : Reine TALJ (Chargée de Recherche CNRS, HDR à l’Université Technologie de Compiègne), Michel BASSET (Prof. à l’Université de Haute-Alsace), Rodolfo ORJUELA (Prof. à l’Université de Haute-Alsace) Matthias SPISSER (Ing. à Technology&Strategy Group, invite)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Faïza KHELLADI. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures hiérarchisées de contrôle global du châssis tolérantes aux défauts pour le guidage et la stabilisation d'un véhicule autonome</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2021. PhD defense committee: Pr. Mohammed Chadli (Univ. Paris-Saclay), Dr. Chouki Sentouh (Univ. Polytech. de Hauts-de-France), Pr. Brigitte D'Andréa-Novel (Univ. de Sorbonne), Dr. Reine Talj (CNRS, Univ. de Technologie de Compiègne), Dr. Mario Cassaro (ONERA), Dr. Pierre Dumas (Groupe LOHR), Pr. Michel Basset (Université de Haute-Alsace), Dr. Rodolfo Orjuela (Université de Haute-Alsace).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stefan NIEDERBERGER. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-based modelling and hierarchical distributed control design for decentralized high-pressure pumps.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2019. In collaboration with the Institut für Automation IA. PhD defense committee: Pr. Lug Dugard (Université Grenoble Alpes, reviewer), Pr. Eric Bideaux (INS Lyon, reviewer), Pr. Didier Theillol (Univ. de Lorraine), Pr Roland Anderegg (FHNW Windisch), Mr. Patrick Baumann (Zaugg Maschinenbau AG), M. Peter Reinbold (Jet Cut Power GmbH), Pr. Michel Basset (Université de Haute-Alsace), Dr. Rodolfo Orjuela (Université de Haute-Alsace), Pr. Pascal Schleuniger (FHNW Windisch). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently professional situation: senior researcher at Hochschule Luzern (iHomeLab, Switzerland)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Taha BOUDALI. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions au guidage d'un véhicule autonome en situations non conventionnelles de conduite</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2019. PhD defense committee: Pr. Saïd Mammar (Université d'Evry Val d'Essonne, reviewer), Dr. Fawzi Nashashibi (INRIA Mines Paris Tech, reviewer), Pr. Thierry-Marie Guerra (Université Polytechnique Hauts-de-France), Dr. Rachid Attia (Groupe PSA), Pr. Michel Basset (Université de Haute-Alsace), Dr. Rodolfo Orjuela (Université de Haute-Alsace). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently professional situation:  researcher at RT SystemX (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rachid ATTIA. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Longitudinal and Lateral Control for a Safe Automated Vehicle Guidance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2015. PhD defense committee: Pr. Philippe Chevrel (Ecole des Mines de Nantes, reviewer), Pr. Didier Dumur (CentraleSUPELEC, reviewer), Dr. Tankut Acarman Galatasaray University (Turkey), Pr. Péter Gàspàr Académie des Sciences (Hongrie), Pr. Olivier Sename (Grenoble Institute of Technology), Pr. Michel Basset (Université de Haute-Alsace), Dr. Rodolfo Orjuela (Université de Haute-Alsace), Mr. Richard Keller (Musée National de l’Automobile). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently professional situation:  ADAS Team Manager Stellantis (Morocoo)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former Post-Doc collaborators</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adeel MEHMOOD, Porjet ERGOFLUX, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and experimental validation of Textile Pockets.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently professional situation:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMSATS University Islamabad | CUI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> · </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department of Electrical Engineering (Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former MS students</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Saleh Ba Yased (2025). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation en formation d’une flotte de robots mobiles : développements et validation en simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 Université de Bordeaux), Université de Haute-Alsace, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Abdel EL KHATIB. **** Étude et développement de lois de commandes : Application à la stabilisation et au suivi de trajectoire d’un véhicule autonome**.** MASTER thesis (stage fin d'études Master 2 Université d'Evry), Université de Haute-Alsace, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kévin DELEPLACE. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amélioration du guidage d'un véhiucle autonome compte tenu des défauts de perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 Université d'Evry), Université de Haute-Alsace, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jesus Ruben GOMEZ GOMEZ. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lateral control strategy for autonomous vehicles based on the model predictive control.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MASTER thesis (stage fin d'études Master 2 Université Haute-Alsace), Université de Haute-Alsace, 2019. (Ingénieur IRIMAS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Asma GASMI. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stability criterias analysis and control for an autonomous vehicle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MASTER thesis (stage fin d'études Master 2 Université de grenoble Alpes), Université de Haute-Alsace, 2018. (Doctorante CIFRE Ecole des Mines de Saint Étienne et AHF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joudi AL SAFADi. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration de systèmes de commande dans un véhicule électrique de type Twizy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MASTER thesis (stage fin d'études Master 2 Université d'Evry), Université de Haute-Alsace, 2017. (Consultant chez ALTEN pour Valeo)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Manon PFLIMLIN. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'encadrement juridique du véhicule &amp;quot;autonome&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 Droit de la Prévention des Risques et Responsabilités-UHA), Université de Haute-Alsace, 2016. (Ingéniéur d’Etudés IFSTTAR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fawzi BOUROUIH. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation d'un véhicule électrique Twizy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MASTER thesis (stage fin d'études Master 2 Université de Lille 1), Université de Haute-Alsace, 2016. (Consultant chez AHETYS/Assystem pour Renault)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lydia HABIB. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stabilisation d'un avion au sol en tenant compte des effets aérodynamiques et des pertes d’efficacité des actionneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.MASTER thesis (stage fin d'études Master 2 Université d’Évry), Université de Haute-Alsace, 2015. (PhD student at LAMIH)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Taha BOUDALI. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et commande d'un avion au sol compte tenu des effets aérodynamiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 Ecole Centrale de Nantes), Université de Haute-Alsace, 2014. (PhD student at IRIMAS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nicolas MARTIN. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation pour la commande de sièges actifs dans le domaine de l'automobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études ENSISA), Université de Haute-Alsace, 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emeric THEVENET. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude et amélioration du comportement au sol des avions pilotés à l'aide de lois de commande hiérarchisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études ESISAR), Université de Haute-Alsace, 2012. (Ingénieur Rennault)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohamed AMRI. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude et mise en oeuvre des techniques d'allocation de commande.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 AII-UHA), Université de Haute-Alsace, 2011.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véhicule à conduite automatisée : entre rupture et transition technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interculturalité au service des transitions. Repenser la vie et l’éducation de l’humain dans l’époque de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782875748317. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b22195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Simulation Study of Localization Error Models for Autonomous Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Koliai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.189-200, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Centralized MPC for Collision Avoidance of a Fleet of AVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.297-307, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control of a Customized Lane Change Maneuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.343-353, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPHA Experience: Contribution to new mobility solutions for people with reduced mobility in the Upper Rhine context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability research in the Upper Rhine region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2-86820-549-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytopic models for observer and fault-tolerant control designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olfa Boubaker and Quanmin Zhu and Magdi S. Mahmoud and José Ragot and Hamid Reza Karimi and Jorge Dávila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Observer-based Control: An Introduction to Design Approaches and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Academic Press, pp.295-335, 2019, 978-0-12-817038-0. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-817038-0.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scenarios multi-objective predictive controller for lateral control of autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Sudi Bin Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Mahtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.73-78. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un défi transfrontalier de robotique mobile : préparation, organisation et retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Sebbata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20250047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-based distributed nonlinear MPC for local leader-follower formation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105247. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2025.105247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overtaking on Two-Lane Two-way Rural Roads : A Personalized and Reactive Approach for Automated Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, pp.104800. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2024.104800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Torque Vectoring and Direct Yaw Control based on Kalman Filter Control Allocation for a 4 in-wheel electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312241277248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Lateral Control Architecture for Off-Road Vehicle Guidance on Deformable Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Spisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (11), pp.2395. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12112395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les réseaux en EEA : approche par ludification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.2015. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20222015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MPC Combined Decision Making and Trajectory Planning for Autonomous Vehicle Collision Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (12), pp.24805-24817. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2022.3210276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adapted Burckhardt tire model for off-road vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Spisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Terramechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jterra.2022.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Emergency Hierarchical Guidance Control Strategy for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cassaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (5), pp.4319-4330. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2020.3043485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified dynamic and geometrical vehicle guidance strategy to cope with the discontinuous reference trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2019.1638516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph-based modelling methodology for high-pressure networks applied on waterjet machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Niederberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Anderegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.115 - 128. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES VEHICULES AUTONOMES ET LE RISQUE TECHNOLOGIQUE : D'OU VIENT-ON ET OU VA-T-ON ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riseo : risques études et observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018-1 Les véhicules autonomes, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Constraints of Markov State Kinetic Models Based on Routh-Hurwitz Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merdan Sarmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science &amp; Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.296-303. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/jcsb.1000204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois prototypes de véhicules pour faire rouler les enseignements à l'ENSISA : un retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Peruchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.1001. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2015001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and experimental validation of Textile Pockets based active inflatable device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Mehmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Drean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (--), pp.DOI: 10.1016/j.isatra.2014.07.010. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined longitudinal and lateral control for automated vehicle guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (2), pp.261-279. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2013.874563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear cascade strategy for longitudinal control in automated vehicle guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.225-234. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear system identification using heterogeneous multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.103-115. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/amcs-2013-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simultaneous state and unknown input estimation of complex systems via a multiple model strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (7), pp.877-890. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2008.0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation for nonlinear systems using decoupled multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMIC.2008.021000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des conditions initiales lors de la simulation de fonctions de transfert non entières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Malti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Oustaloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (4), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Aerial-Ground Vehicle Rendezvous with Integrated Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghewa Masry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un défi transfrontalier de robotique mobile : préparation, organisation et retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Sebbata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Distance-based MPC Strategy for Local Formation Tracking of a Multi-Robot Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, Croatia. pp.1739-1744, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Formulation for Safe Obstacle Avoidance Maneuvers in Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pio Michele Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Stuttgart International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Stuttgart, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2025-01-0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'allocations pour la commande longitudinale d’un véhicule tout-terrain sur-actionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'approches de navigation en formation pour une flotte de robots mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira Gois Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation robuste aux problèmes de réception GPS : localisation visuelle embarquée et contrôle adapté aux discontinuités de localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Koliai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Duthay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Lane Change Aborting Maneuver for Autonomous Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jph. Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 32nd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control allocation in the presence of actuator dynamics and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania, Greece. pp.777-782, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does the Definition of Tracking Errors Affect the Behavior of Vehicle Lateral Control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Koliai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 26th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bilbao, Spain. pp.2640-2645, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC57777.2023.10422708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Control Allocation Using Daisy-Chaining Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Comité Technique Automatique et Transports Terrestres (CT-ATT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Chaining Kalman Filter Control Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cassaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES ( CODIT 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for a Reactive Overtaking Maneuver in a Personalized Driving Strategy on Rural Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Annuel de la Société Française d’Automatique de Génie Industriel et de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning and Attitude determination for Precision Agriculture Robots based on IMU and Two RTK GPSs Sensor Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Spisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Sensing, Control and Automation Technologies for Agriculture AGRICONTROL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Munich (Allemagne), France. pp.60-65, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A personalized path generation for an autonomous vehicle overtaking maneuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Intelligent Autonomous Vehicles - IAV2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Allocation for a 4-in-wheel-motored Electric Vehicle: Longitudinal case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps de la SAGIP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de trajectoires personnalisées pour une manoeuvre de dépassement dans le cadre d’une conduite autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps de la SAGIP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Avoidance for Autonomous Vehicle Using MPC and Time Varying Sigmoid Safety Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Conference on Engine and Powertrain Control, Simulation and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated AFS and DYC for autonomous vehicle steerability and stability enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.14248-14253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Vehicle Control Based on Off-Road Tire Model for Soft Soil Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira Gois Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Spisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Conference on Engine and Powertrain Control, Simulation and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les réseaux en EEA : approche par ludification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a classic Renault Twizy towards a low cost autonomous car prototype: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.15161-15166, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Reference Generation and Guidance Control for Autonomous Vehicle Lane Change Maneuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated AFS and DYC for autonomous vehicle steerability and stability enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the impact of visual odometry drift on the control of an autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. pp.2037-2043, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV47402.2020.9304687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Validation of a Graph-Based Modelling Methodology for High-Pressure Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Niederberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Anderegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th IFAC Symposium on Mechatronic Systems and 11th IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control Design for Electrically Driven High-Pressure Pumps Using H-Infinity Approach with Joint Shaping Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Niederberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct yaw control based on a phase plan decomposition for enhanced vehicle stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Intelligent Autonomous Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle Avoidance, Path Planning and Control for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Laghmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria stability combination for yaw stability control of autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Obstacle Avoidance Path Planning for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Vehicular Electronics and Safety (ICVES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Autonomous Vehicle Guidance Under Steering Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Intelligent Vehicles Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chang Shu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Two Guidance Strategies for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Brücke, l’école d’été pour traverser le pont entre l’expérience et le savoir expérientiel dans un contexte de travail en équipe interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Robust Cruise Control Using Look-Ahead Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium Advances in Automotive Control, AAC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Kolmarden Wildlife Resort, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV-based Control Design of an Adaptive Cruise Control System for Road Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2015, Bratislava, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hinf desing of an antomotive cruise control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling, E-COSM'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de commande duale pour la stabilisation latérale d’un véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAA, Journées Automatique et Automobile (2015-11-03, 2015-11-05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation: stand commun de robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat autour du film « Entre de bonnes mains : mon robot assistant », un film scientifique de Peter Ford Dominey (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science (2014: Colmar, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des maths au véhicule autonome, un tour d’horizon !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au lycée Théodore DECK (2014-01-30: Guebwiller, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Guebwiller, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of air pressure inside an inflatable textile pocket of an active backrest cushion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Mehmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois prototypes de véhicules pour faire rouler les enseignements à l’ENSISA : un retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Peruchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS2014 : Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Besançon, France. pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-mode Control Allocation for Integrated Chassis Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des Robots LEGO dans l'enseignement supérieur : un retour d'expérience dans trois contextes différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS2013 : Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Caen, France. pp.273-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un véhicule hybride à partir d'un véhicule grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Démonstrateurs en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicule autonome et communication inter-véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Mobilités", UHA (2013-10-02: Mulhouse, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de commande couplée longitudinale et latérale de véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS (2013-07-11, 2013-07-12: Strasbourg, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pecha Kucha : Le véhicule autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit des chercheurs (2012-09-28: Toulouse, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Control for Automated Vehicle Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling (ECOSM12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. pp.85-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Generation and Control Strategy for Automated Vehicle Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Alcalá de Henares,, Spain. pp.389-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande couplée longitudinale et latérale pour le guidage d'un véhicule autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.835-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled longitudinal and lateral control strategy improving lateral stability for autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.6509-6514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive non linéaire pour le guidage d'un véhicule autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Automatique et Automobile, JAA'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An active fault-tolerant control schema for delayed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.5442-5447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes non linéaires par une approche multimodèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis for nonlinear systems represented by heterogeneous multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multimodèle pour le diagnostic des systèmes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust PI observer design for hybrid heterogeneous multiple models with delayed measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Conference on Analysis and Design of Hybrid Systems, ADHS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Zaragoza, Spain. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090916-3-ES-3003.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer design for nonlinear systems described by multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelona, Spain. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090630-4-ES-2003.00003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of nonlinear systems based on heterogeneous multiple models: Some recent theoretical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of robust Hinf observers for nonlinear systems using a multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.2756-2761, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'observateurs robustes pour des systèmes non linéaires incertains : une stratégie multimodèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the state and the unknown inputs of nonlinear systems using a multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1375-1380, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportional-Integral Observer Design for Nonlinear Uncertain Systems Modelled by a Multiple Model Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Conference on Decision and Control, CDC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.3577-3582, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2008.4739298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI observer design for discrete-time decoupled multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Advanced Control and Diagnosis, ACD 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of nonlinear discrete-time systems based on the decoupled multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics, ICINCO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un observateur PI pour un multimodèle découplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale des Sciences et Techniques de l'Automatique, STA'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Sousse, Tunisie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decoupled multiple model approach for state estimation of nonlinear systems subject to delayed measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Workshop on Advanced Fuzzy and Neural Control, AFNC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état des systèmes non linéaires par une approche multimodèle découplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des systèmes non linéaires par une approche multi-modèle à états découplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale JIME'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Poitiers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des conditions initiales lors de la simulation de fonctions de transfert non entières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Malti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Oustaloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear system identification using uncoupled state multiple-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis, ACD'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de conditions de stabilité pour l’optimisation de paramètres pour des modèles cinétiques biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Haeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique et doctorale du GdR MACS (2013-07-09, 2013-07-12: Strasbourg, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV lateral control architecture for off-road vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche en Informatique, Mathématiques, Automatique et Signal (IRIMAS) UR7499. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'estimation d'état et au diagnostic des systèmes représentés par des multimodèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Lorraine - INPL, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008INPL060N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748695v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodolfo Orjuela </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am full professor in automatic control at the Université de Haute-Alsace (Mulhouse, France). I am also affiliated to the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIMAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIAM team).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received a first Master in Artificial Intelligence, Pattern recognition and Robotics from the Paul Sabatier University (Toulouse, France) in 2004 and a second Master in Automatic control from the University of Bordeaux (France) in 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2008, I received a Ph.D. degree in Automatic Control and Signal Processing from the Institut National Polytechnique de Lorraine (INPL-Nancy, France). My Ph.D. thesis, prepared at the Centre de Recherche en Automatique de Nancy </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, is entitled: A contribution to the state estimation and fault diagnosis of systems represented by multiple-models (Contribution à l'estimation d'état et au diagnostic des systèmes représentés par des multimodèles </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Download the French version</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My current research interests at the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIMAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIAM team</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) concern the hierarchical and generic control laws applied to the automated guidance of on-ground vehicles. The study cases are particularly automotive and aircraft vehicles. Additionally, the control law reconfiguration and the fault tolerant control (FTC) are also of my interest. These works are meanly based-on Predictive Control, Control Allocation and Linear Parameter Varying Systems.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My teaching activities at the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (National Engineering School) deal with lectures on System Modelling using Bond-Graph and SysML approaches on the one hand and Adaptive Control and Multiplr-model control on the other hand. These last lectures are also proposed to the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASTER 2 EEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> students. Besides, I am responsible of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Control Experimental Lab.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of undergraduate Automatic Control courses at the ENSISA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The list of my publications is available </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">here</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. My publications are available in open-access at the French national server of open files </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> or by e-mail request.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD, Post-doc & MS advising</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD in progress</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ghewa MASRY. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination and cooperative control of a heterogeneous multi-agent systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maroun EL KATTAR. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de commande robuste d’un véhicule autonome en fonction de l’état d’adhérence, et estimation du coefficient d’adhérence roues / chaussée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joyce SUDI BIN ALI.   </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’architectures multi-contrôleurs pour une conduite automatisée en présence de situations hétérogènes et critique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Augustin POINT  </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la commande collaborative entre l'humain et une flotte de robots mobiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former PhD students</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anis KOLIAI.</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Navigation sûre d’un véhicule autonome terrestre dans un environnement partagé et contraint.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2025. PhD defense committee: Luc JAULIN (Professeur à  ENSTA BREST, reviewer), Pierre MELCHIOR (Professeur Bordeaux INP, reviewer), Mohammed CHADLI (Professeur Université Paris-Saclay, examinateur), Alessandro CORREA VICTORINO  (MCF HDR à l'Université de Technologie de Compiègne), Brigitte D'ANDREA-NOVEL (Professeure MINES Paris Tech), Stéphane BAZEILLE (MCF à l’Université de Haute-Alsace) Michel BASSET (Professeur à l’Université de Haute-Alsace),  Rodolfo Orjuela (Professeur à l’Université de Haute-Alsace)-Wissam SAYSSOUK. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'architectures de commande sûres pour un véhicule autonome.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2025.PhD defense committee: Didier Theilliol (Professeur, Université de Lorraine, reviewer), Kevin Guelton (Professeur, Université de Reims Champagne-Ardenne, reviewer), Olivier Sename Professeur, Grenoble INP), Cristina Stoica Maniu (Professeure, Université de Paris-Saclay),  Michel Basset (Professeur, Université de Haute-Alsace), Clement Roos (Research Director, ONERA Toulouse),Rodolfo Orjuela (Professor, Université de Haute-Alsace)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benoît VIGNE. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de trajectoires locales temps réel pour une véhicule autonome dans un environnement dynamique et coopératif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. PhD Thesis, Université de Haute-Alsace, 2024. PhD defense committee: Naïma Ait Oufroukh-Mammar (MCF HDR à l’Université d’Evry Val d’Essonne, reviewer), Fawzi Nashashibi (Directeur de recherche à l’INRIA Paris, reviewer), Lounis Adouane ( Professeur à l’Université Technologique de Compiègne), Jean-Christophe Popieul (Professeur à l’Université Polytechnique Hauts-de-France), Sébastien Glaser (Professeur à l’Université Technologique de Queensland), Michel Basset (Professeur à l’Université de Haute-Alsace),  Jean-Philippe Lauffenburger (Professeur à l’Université de Haute-Alsace), Rodolfo Orjuela (Professeur à l’Université de Haute-Alsace)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Manel AMMOUR. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de commandes collaboratives pour la gestion d'une flotte de véhicules autonomes. Application à l'évitement de collisions sur autoroute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2022. PhD defense committee:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">David VIEIRA. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation et au contrôle global de la dynamique d’un robot agricole autonome sous-actionné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2022. PhD defense committee: Rachid OUTBIB (Prof. à l’Université de Aix Marseille, reviewer), Olivier SENAME Prof. à Grenoble INP (Prof. à l’Université de Aix Marseille, reviewer), Examinateur : Reine TALJ (Chargée de Recherche CNRS, HDR à l’Université Technologie de Compiègne), Michel BASSET (Prof. à l’Université de Haute-Alsace), Rodolfo ORJUELA (Prof. à l’Université de Haute-Alsace) Matthias SPISSER (Ing. à Technology&Strategy Group, invite)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Faïza KHELLADI. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures hiérarchisées de contrôle global du châssis tolérantes aux défauts pour le guidage et la stabilisation d'un véhicule autonome</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2021. PhD defense committee: Pr. Mohammed Chadli (Univ. Paris-Saclay), Dr. Chouki Sentouh (Univ. Polytech. de Hauts-de-France), Pr. Brigitte D'Andréa-Novel (Univ. de Sorbonne), Dr. Reine Talj (CNRS, Univ. de Technologie de Compiègne), Dr. Mario Cassaro (ONERA), Dr. Pierre Dumas (Groupe LOHR), Pr. Michel Basset (Université de Haute-Alsace), Dr. Rodolfo Orjuela (Université de Haute-Alsace).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stefan NIEDERBERGER. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-based modelling and hierarchical distributed control design for decentralized high-pressure pumps.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2019. In collaboration with the Institut für Automation IA. PhD defense committee: Pr. Lug Dugard (Université Grenoble Alpes, reviewer), Pr. Eric Bideaux (INS Lyon, reviewer), Pr. Didier Theillol (Univ. de Lorraine), Pr Roland Anderegg (FHNW Windisch), Mr. Patrick Baumann (Zaugg Maschinenbau AG), M. Peter Reinbold (Jet Cut Power GmbH), Pr. Michel Basset (Université de Haute-Alsace), Dr. Rodolfo Orjuela (Université de Haute-Alsace), Pr. Pascal Schleuniger (FHNW Windisch). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently professional situation: senior researcher at Hochschule Luzern (iHomeLab, Switzerland)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Taha BOUDALI. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions au guidage d'un véhicule autonome en situations non conventionnelles de conduite</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2019. PhD defense committee: Pr. Saïd Mammar (Université d'Evry Val d'Essonne, reviewer), Dr. Fawzi Nashashibi (INRIA Mines Paris Tech, reviewer), Pr. Thierry-Marie Guerra (Université Polytechnique Hauts-de-France), Dr. Rachid Attia (Groupe PSA), Pr. Michel Basset (Université de Haute-Alsace), Dr. Rodolfo Orjuela (Université de Haute-Alsace). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently professional situation:  researcher at RT SystemX (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rachid ATTIA. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Longitudinal and Lateral Control for a Safe Automated Vehicle Guidance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD Thesis, Université de Haute-Alsace, 2015. PhD defense committee: Pr. Philippe Chevrel (Ecole des Mines de Nantes, reviewer), Pr. Didier Dumur (CentraleSUPELEC, reviewer), Dr. Tankut Acarman Galatasaray University (Turkey), Pr. Péter Gàspàr Académie des Sciences (Hongrie), Pr. Olivier Sename (Grenoble Institute of Technology), Pr. Michel Basset (Université de Haute-Alsace), Dr. Rodolfo Orjuela (Université de Haute-Alsace), Mr. Richard Keller (Musée National de l’Automobile). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently professional situation:  ADAS Team Manager Stellantis (Morocoo)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former Post-Doc collaborators</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adeel MEHMOOD, Porjet ERGOFLUX, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and experimental validation of Textile Pockets.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currently professional situation:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMSATS University Islamabad | CUI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> · </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department of Electrical Engineering (Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former MS students</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Saleh Ba Yased (2025). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation en formation d’une flotte de robots mobiles : développements et validation en simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 Université de Bordeaux), Université de Haute-Alsace, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Abdel EL KHATIB. **** Étude et développement de lois de commandes : Application à la stabilisation et au suivi de trajectoire d’un véhicule autonome**.** MASTER thesis (stage fin d'études Master 2 Université d'Evry), Université de Haute-Alsace, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kévin DELEPLACE. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amélioration du guidage d'un véhiucle autonome compte tenu des défauts de perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 Université d'Evry), Université de Haute-Alsace, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jesus Ruben GOMEZ GOMEZ. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lateral control strategy for autonomous vehicles based on the model predictive control.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MASTER thesis (stage fin d'études Master 2 Université Haute-Alsace), Université de Haute-Alsace, 2019. (Ingénieur IRIMAS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Asma GASMI. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stability criterias analysis and control for an autonomous vehicle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MASTER thesis (stage fin d'études Master 2 Université de grenoble Alpes), Université de Haute-Alsace, 2018. (Doctorante CIFRE Ecole des Mines de Saint Étienne et AHF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joudi AL SAFADi. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration de systèmes de commande dans un véhicule électrique de type Twizy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MASTER thesis (stage fin d'études Master 2 Université d'Evry), Université de Haute-Alsace, 2017. (Consultant chez ALTEN pour Valeo)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Manon PFLIMLIN. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'encadrement juridique du véhicule &amp;quot;autonome&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 Droit de la Prévention des Risques et Responsabilités-UHA), Université de Haute-Alsace, 2016. (Ingéniéur d’Etudés IFSTTAR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fawzi BOUROUIH. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation d'un véhicule électrique Twizy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MASTER thesis (stage fin d'études Master 2 Université de Lille 1), Université de Haute-Alsace, 2016. (Consultant chez AHETYS/Assystem pour Renault)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lydia HABIB. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stabilisation d'un avion au sol en tenant compte des effets aérodynamiques et des pertes d’efficacité des actionneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.MASTER thesis (stage fin d'études Master 2 Université d’Évry), Université de Haute-Alsace, 2015. (PhD student at LAMIH)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Taha BOUDALI. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et commande d'un avion au sol compte tenu des effets aérodynamiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 Ecole Centrale de Nantes), Université de Haute-Alsace, 2014. (PhD student at IRIMAS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nicolas MARTIN. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation pour la commande de sièges actifs dans le domaine de l'automobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études ENSISA), Université de Haute-Alsace, 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emeric THEVENET. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude et amélioration du comportement au sol des avions pilotés à l'aide de lois de commande hiérarchisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études ESISAR), Université de Haute-Alsace, 2012. (Ingénieur Rennault)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohamed AMRI. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude et mise en oeuvre des techniques d'allocation de commande.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. MASTER thesis (stage fin d'études Master 2 AII-UHA), Université de Haute-Alsace, 2011.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véhicule à conduite automatisée : entre rupture et transition technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interculturalité au service des transitions. Repenser la vie et l’éducation de l’humain dans l’époque de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782875748317. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b22195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Simulation Study of Localization Error Models for Autonomous Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Koliai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.189-200, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Centralized MPC for Collision Avoidance of a Fleet of AVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.297-307, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control of a Customized Lane Change Maneuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Model-Based and Data-Driven Methods for Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer Nature Switzerland, pp.343-353, 2023, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPHA Experience: Contribution to new mobility solutions for people with reduced mobility in the Upper Rhine context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability research in the Upper Rhine region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2-86820-549-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytopic models for observer and fault-tolerant control designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olfa Boubaker and Quanmin Zhu and Magdi S. Mahmoud and José Ragot and Hamid Reza Karimi and Jorge Dávila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Observer-based Control: An Introduction to Design Approaches and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Academic Press, pp.295-335, 2019, 978-0-12-817038-0. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-817038-0.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scenarios multi-objective predictive controller for lateral control of autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Sudi Bin Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Mahtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.73-78. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un défi transfrontalier de robotique mobile : préparation, organisation et retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Sebbata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20250047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-based distributed nonlinear MPC for local leader-follower formation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105247. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2025.105247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overtaking on Two-Lane Two-way Rural Roads : A Personalized and Reactive Approach for Automated Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, pp.104800. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2024.104800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Torque Vectoring and Direct Yaw Control based on Kalman Filter Control Allocation for a 4 in-wheel electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312241277248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Lateral Control Architecture for Off-Road Vehicle Guidance on Deformable Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Spisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (11), pp.2395. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12112395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les réseaux en EEA : approche par ludification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.2015. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20222015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MPC Combined Decision Making and Trajectory Planning for Autonomous Vehicle Collision Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (12), pp.24805-24817. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2022.3210276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adapted Burckhardt tire model for off-road vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Spisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Terramechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jterra.2022.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Emergency Hierarchical Guidance Control Strategy for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cassaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (5), pp.4319-4330. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2020.3043485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified dynamic and geometrical vehicle guidance strategy to cope with the discontinuous reference trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2019.1638516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph-based modelling methodology for high-pressure networks applied on waterjet machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Niederberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Anderegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.115 - 128. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES VEHICULES AUTONOMES ET LE RISQUE TECHNOLOGIQUE : D'OU VIENT-ON ET OU VA-T-ON ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riseo : risques études et observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018-1 Les véhicules autonomes, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Constraints of Markov State Kinetic Models Based on Routh-Hurwitz Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merdan Sarmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science &amp; Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.296-303. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/jcsb.1000204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois prototypes de véhicules pour faire rouler les enseignements à l'ENSISA : un retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Peruchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.1001. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2015001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and experimental validation of Textile Pockets based active inflatable device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Mehmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Drean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (--), pp.DOI: 10.1016/j.isatra.2014.07.010. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined longitudinal and lateral control for automated vehicle guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (2), pp.261-279. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2013.874563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear cascade strategy for longitudinal control in automated vehicle guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.225-234. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear system identification using heterogeneous multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.103-115. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/amcs-2013-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simultaneous state and unknown input estimation of complex systems via a multiple model strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (7), pp.877-890. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2008.0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation for nonlinear systems using decoupled multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMIC.2008.021000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des conditions initiales lors de la simulation de fonctions de transfert non entières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Malti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Oustaloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (4), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Aerial-Ground Vehicle Rendezvous with Integrated Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghewa Masry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un défi transfrontalier de robotique mobile : préparation, organisation et retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Sebbata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Distance-based MPC Strategy for Local Formation Tracking of a Multi-Robot Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, Croatia. pp.1739-1744, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Formulation for Safe Obstacle Avoidance Maneuvers in Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pio Michele Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Stuttgart International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Stuttgart, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2025-01-0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'approches de navigation en formation pour une flotte de robots mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira Gois Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation robuste aux problèmes de réception GPS : localisation visuelle embarquée et contrôle adapté aux discontinuités de localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Koliai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Duthay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'allocations pour la commande longitudinale d’un véhicule tout-terrain sur-actionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Lane Change Aborting Maneuver for Autonomous Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jph. Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 32nd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control allocation in the presence of actuator dynamics and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania, Greece. pp.777-782, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Control Allocation Using Daisy-Chaining Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Comité Technique Automatique et Transports Terrestres (CT-ATT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does the Definition of Tracking Errors Affect the Behavior of Vehicle Lateral Control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Koliai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 26th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bilbao, Spain. pp.2640-2645, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC57777.2023.10422708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Chaining Kalman Filter Control Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cassaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES ( CODIT 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for a Reactive Overtaking Maneuver in a Personalized Driving Strategy on Rural Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Annuel de la Société Française d’Automatique de Génie Industriel et de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A personalized path generation for an autonomous vehicle overtaking maneuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Intelligent Autonomous Vehicles - IAV2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Allocation for a 4-in-wheel-motored Electric Vehicle: Longitudinal case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps de la SAGIP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning and Attitude determination for Precision Agriculture Robots based on IMU and Two RTK GPSs Sensor Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Spisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Sensing, Control and Automation Technologies for Agriculture AGRICONTROL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Munich (Allemagne), France. pp.60-65, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de trajectoires personnalisées pour une manoeuvre de dépassement dans le cadre d’une conduite autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps de la SAGIP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Avoidance for Autonomous Vehicle Using MPC and Time Varying Sigmoid Safety Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Conference on Engine and Powertrain Control, Simulation and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Vehicle Control Based on Off-Road Tire Model for Soft Soil Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vieira Gois Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Spisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Conference on Engine and Powertrain Control, Simulation and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated AFS and DYC for autonomous vehicle steerability and stability enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.14248-14253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les réseaux en EEA : approche par ludification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a classic Renault Twizy towards a low cost autonomous car prototype: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.15161-15166, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Reference Generation and Guidance Control for Autonomous Vehicle Lane Change Maneuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ammour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated AFS and DYC for autonomous vehicle steerability and stability enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the impact of visual odometry drift on the control of an autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josso-Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. pp.2037-2043, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV47402.2020.9304687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control Design for Electrically Driven High-Pressure Pumps Using H-Infinity Approach with Joint Shaping Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Niederberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct yaw control based on a phase plan decomposition for enhanced vehicle stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Intelligent Autonomous Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Validation of a Graph-Based Modelling Methodology for High-Pressure Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Niederberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Anderegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th IFAC Symposium on Mechatronic Systems and 11th IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle Avoidance, Path Planning and Control for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Laghmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ledy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria stability combination for yaw stability control of autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Obstacle Avoidance Path Planning for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Vehicular Electronics and Safety (ICVES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Autonomous Vehicle Guidance Under Steering Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Intelligent Vehicles Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chang Shu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Two Guidance Strategies for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Brücke, l’école d’été pour traverser le pont entre l’expérience et le savoir expérientiel dans un contexte de travail en équipe interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Robust Cruise Control Using Look-Ahead Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium Advances in Automotive Control, AAC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Kolmarden Wildlife Resort, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV-based Control Design of an Adaptive Cruise Control System for Road Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2015, Bratislava, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hinf desing of an antomotive cruise control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling, E-COSM'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation: stand commun de robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de commande duale pour la stabilisation latérale d’un véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAA, Journées Automatique et Automobile (2015-11-03, 2015-11-05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat autour du film « Entre de bonnes mains : mon robot assistant », un film scientifique de Peter Ford Dominey (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science (2014: Colmar, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of air pressure inside an inflatable textile pocket of an active backrest cushion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Mehmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois prototypes de véhicules pour faire rouler les enseignements à l’ENSISA : un retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Peruchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS2014 : Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Besançon, France. pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des maths au véhicule autonome, un tour d’horizon !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au lycée Théodore DECK (2014-01-30: Guebwiller, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Guebwiller, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-mode Control Allocation for Integrated Chassis Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicule autonome et communication inter-véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Mobilités", UHA (2013-10-02: Mulhouse, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de commande couplée longitudinale et latérale de véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS (2013-07-11, 2013-07-12: Strasbourg, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des Robots LEGO dans l'enseignement supérieur : un retour d'expérience dans trois contextes différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS2013 : Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Caen, France. pp.273-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un véhicule hybride à partir d'un véhicule grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Démonstrateurs en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pecha Kucha : Le véhicule autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit des chercheurs (2012-09-28: Toulouse, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Generation and Control Strategy for Automated Vehicle Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Alcalá de Henares,, Spain. pp.389-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande couplée longitudinale et latérale pour le guidage d'un véhicule autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.835-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Control for Automated Vehicle Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling (ECOSM12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. pp.85-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled longitudinal and lateral control strategy improving lateral stability for autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.6509-6514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive non linéaire pour le guidage d'un véhicule autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Automatique et Automobile, JAA'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An active fault-tolerant control schema for delayed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.5442-5447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes non linéaires par une approche multimodèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis for nonlinear systems represented by heterogeneous multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multimodèle pour le diagnostic des systèmes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust PI observer design for hybrid heterogeneous multiple models with delayed measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Conference on Analysis and Design of Hybrid Systems, ADHS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Zaragoza, Spain. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090916-3-ES-3003.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer design for nonlinear systems described by multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelona, Spain. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090630-4-ES-2003.00003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of nonlinear systems based on heterogeneous multiple models: Some recent theoretical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of robust Hinf observers for nonlinear systems using a multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.2756-2761, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'observateurs robustes pour des systèmes non linéaires incertains : une stratégie multimodèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the state and the unknown inputs of nonlinear systems using a multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1375-1380, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportional-Integral Observer Design for Nonlinear Uncertain Systems Modelled by a Multiple Model Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Conference on Decision and Control, CDC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.3577-3582, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2008.4739298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI observer design for discrete-time decoupled multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Advanced Control and Diagnosis, ACD 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un observateur PI pour un multimodèle découplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale des Sciences et Techniques de l'Automatique, STA'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Sousse, Tunisie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decoupled multiple model approach for state estimation of nonlinear systems subject to delayed measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Workshop on Advanced Fuzzy and Neural Control, AFNC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état des systèmes non linéaires par une approche multimodèle découplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of nonlinear discrete-time systems based on the decoupled multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics, ICINCO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des systèmes non linéaires par une approche multi-modèle à états découplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale JIME'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Poitiers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des conditions initiales lors de la simulation de fonctions de transfert non entières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Malti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Oustaloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear system identification using uncoupled state multiple-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis, ACD'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de conditions de stabilité pour l’optimisation de paramètres pour des modèles cinétiques biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Haeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique et doctorale du GdR MACS (2013-07-09, 2013-07-12: Strasbourg, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV lateral control architecture for off-road vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche en Informatique, Mathématiques, Automatique et Signal (IRIMAS) UR7499. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'estimation d'état et au diagnostic des systèmes représentés par des multimodèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Lorraine - INPL, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008INPL060N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748695v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24BB2C13"/>
+    <w:nsid w:val="0D79775F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B59DDE2"/>
+    <w:nsid w:val="476389FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C265BCA7"/>
+    <w:nsid w:val="EBB11B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DAD8282B"/>
+    <w:nsid w:val="D1826F18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irimas.uha.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.miam.crespim.uha.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cran.uhp-nancy.fr/anglais/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00359631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensisa.uha.fr/?lg=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uha.fr/wp-content/uploads/2018/06/master-EEA.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCGik2F_duQpWyhyLYySzQhg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/Public/afficheRequetePubli.php?auteur_exp=rodolfo,orjuela&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Francais&amp;tri_exp=typdoc&amp;tri_exp2=typdoc&amp;tri_exp3=date_publi&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/index.php" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s407355" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s396719" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s386062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s385219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s341141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s341171" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2024MULH6306" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2022MULH5706" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2021MULH3745" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2019MULH1779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/institution/COMSATS_University_Islamabad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/institution/COMSATS_University_Islamabad/department/Department_of_Electrical_Engineering" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22195" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koliai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_17" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ammour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_26" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_30" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817038-0.00009-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05296276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sudi Bin Ali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mahtout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.07.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05441715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Sebbata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vigne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Point" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2025.105247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104800" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayssouk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241277248" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bolli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3210276" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04342587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jterra.2022.08.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khelladi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cassaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3043485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2019.1638516" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Niederberger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schleuniger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Anderegg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2018.08.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merdan Sarmis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bouteiller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legendre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/jcsb.1000204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120349v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Peruchetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Mehmood" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dupuis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Drean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2014.07.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Attia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.874563" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH9GKHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2013-0009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0148" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.021000" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05346789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Masry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meurer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318293v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321622" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pio Michele Giuliani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0285" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405221v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orjuela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405216v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Point" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira Gois Fernandes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Assaad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Duthay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Giuliani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jph. Lauffenburger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566185" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koliai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazeille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422708" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05406861v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sayssouk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassaro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05406878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Lauffenburger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.115" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05406847v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05406852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Khelladi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325670v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278230v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183082" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109474v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304687" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156864v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101521v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101525v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840553v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2192" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Pasteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sauter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354097v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs N&#233;meth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186367v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189008v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296829v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515058v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516670v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507143v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975595v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078905v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975596v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804458v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Urban" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jondeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girardin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553273v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562398v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747351v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710077v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733097v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710412v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465574v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525236v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675969" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382961v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402428v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090916-3-ES-3003.00068" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374959v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434301v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259933v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00464" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287575v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278921v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602077" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4739298" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188313v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146007v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188360v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178139v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155271v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115198v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119411v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559896v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarmis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bouteiller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bischoff" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405133v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieira" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748695v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL060N" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irimas.uha.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.miam.crespim.uha.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cran.uhp-nancy.fr/anglais/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00359631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensisa.uha.fr/?lg=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uha.fr/wp-content/uploads/2018/06/master-EEA.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCGik2F_duQpWyhyLYySzQhg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/Public/afficheRequetePubli.php?auteur_exp=rodolfo,orjuela&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Francais&amp;tri_exp=typdoc&amp;tri_exp2=typdoc&amp;tri_exp3=date_publi&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/index.php" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s407355" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s396719" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s386062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s385219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s341141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s341171" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2024MULH6306" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2022MULH5706" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2021MULH3745" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2019MULH1779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/institution/COMSATS_University_Islamabad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/institution/COMSATS_University_Islamabad/department/Department_of_Electrical_Engineering" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22195" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koliai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_17" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ammour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_26" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_30" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817038-0.00009-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05296276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sudi Bin Ali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mahtout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.07.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05441715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Sebbata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vigne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Point" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2025.105247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104800" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayssouk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241277248" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bolli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3210276" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04342587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jterra.2022.08.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khelladi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cassaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3043485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2019.1638516" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Niederberger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schleuniger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Anderegg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2018.08.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merdan Sarmis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bouteiller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legendre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/jcsb.1000204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120349v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Peruchetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Mehmood" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dupuis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Drean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2014.07.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Attia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.874563" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH9GKHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2013-0009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0148" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.021000" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05346789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Masry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meurer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05318293v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321622" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pio Michele Giuliani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0285" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Point" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orjuela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vieira Gois Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Assaad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Duthay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouve" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Giuliani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jph. Lauffenburger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566185" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05406861v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sayssouk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassaro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365900v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koliai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazeille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422708" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05406878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Lauffenburger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05406847v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05124547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.115" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05406852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325670v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723125v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Khelladi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278230v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183082" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109474v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304687" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101525v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840553v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2192" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Pasteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sauter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354097v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs N&#233;meth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186367v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189008v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515058v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296829v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516670v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078905v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507143v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975596v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550605v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804458v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Urban" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834401v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jondeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girardin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562398v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717613v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747351v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733097v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710412v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465574v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525236v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675969" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382961v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402428v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090916-3-ES-3003.00068" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374959v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434301v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259933v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00464" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287575v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278921v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602077" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4739298" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188313v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188360v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178139v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155271v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146007v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115198v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119411v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559896v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarmis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bouteiller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bischoff" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05405133v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieira" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748695v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL060N" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>