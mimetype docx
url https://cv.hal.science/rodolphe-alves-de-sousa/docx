--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -622,295 +622,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerpegin-derived furo[3,4-c]pyridine-3,4(1H,5H)-diones enhance cellular response to interferons by de novo pyrimidine biosynthesis inhibition</w:t>
+                <w:t xml:space="preserve">Antidepressant efficacy of a selective organic cation transporter blocker in a mouse model of depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hayek</w:t>
+                <w:t xml:space="preserve">Alejandro Orrico-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+                <w:t xml:space="preserve">Laetitia Chausset-Boissarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Hovhannisyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+                <w:t xml:space="preserve">Basile Coutens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Bekaddour</w:t>
+                <w:t xml:space="preserve">Sara Rezai Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 186, pp.111855. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (6), pp.1245-1259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-019-0548-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372490v1</w:t>
+                <w:t xml:space="preserve">inserm-03943549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antidepressant efficacy of a selective organic cation transporter blocker in a mouse model of depression</w:t>
+                <w:t xml:space="preserve">Cerpegin-derived furo[3,4-c]pyridine-3,4(1H,5H)-diones enhance cellular response to interferons by de novo pyrimidine biosynthesis inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Orrico-Sanchez</w:t>
+                <w:t xml:space="preserve">Simon Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Chausset-Boissarie</w:t>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hovhannisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Rezai Amin</w:t>
+                <w:t xml:space="preserve">Nassima Bekaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (6), pp.1245-1259. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186, pp.111855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-019-0548-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03943549v1</w:t>
+                <w:t xml:space="preserve">hal-02372490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Degradation of EGFR through the Allosteric Site Leads to Cancer Cell Detachment-Promoted Death</w:t>
               </w:r>
@@ -1155,103 +1155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Primary Natural Killer Cell Modulators by Chemical Library Screening with a Luciferase-Based Functional Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Bekaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slas Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (1), pp.25-37. </w:t>
@@ -1283,940 +1283,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Corrigendum: A unique peptide deformylase platform to rationally design and challenge novel active compounds</w:t>
+                <w:t xml:space="preserve">Microspectrofluorimetry to dissect the permeation of ceftazidime in Gram-negative bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Fieulaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+                <w:t xml:space="preserve">Anas Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Hamiche</w:t>
+                <w:t xml:space="preserve">Julia Vergalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Alimi</w:t>
+                <w:t xml:space="preserve">Estelle Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.39365. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep39365⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00945-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652528v1</w:t>
+                <w:t xml:space="preserve">hal-03652530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New amphiphilic neamine conjugates bearing a metal binding motif active against MDR E. aerogenes Gram-negative bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Vergalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 127, pp.748-756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microspectrofluorimetry to dissect the permeation of ceftazidime in Gram-negative bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Allam</w:t>
+                <w:t xml:space="preserve">Erratum: Corrigendum: A unique peptide deformylase platform to rationally design and challenge novel active compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fieulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Dumont</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hamiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Cinquin</w:t>
+                <w:t xml:space="preserve">Mickael Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.986. </w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.39365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00945-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep39365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652530v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microspectrofluorimetry to dissect the permeation of ceftazidime in Gram-negative bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Vergalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-00945-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique peptide deformylase platform to rationally design and challenge novel active compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fieulaine</w:t>
+                <w:t xml:space="preserve">Activation of EGFR by small compounds through coupling the generation of hydrogen peroxide to stable dimerization of Cu/Zn SOD1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vehary Sakanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickael Alimi</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Hambardzumyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.35429. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35429⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.21088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652534v1</w:t>
+                <w:t xml:space="preserve">hal-03652537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of EGFR by small compounds through coupling the generation of hydrogen peroxide to stable dimerization of Cu/Zn SOD1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hulin</w:t>
+                <w:t xml:space="preserve">A unique peptide deformylase platform to rationally design and challenge novel active compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fieulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Artur Hambardzumyan</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.21088. </w:t>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.35429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep21088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep35429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652537v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique peptide deformylase platform to rationally design and challenge novel active compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fieulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hamiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.35429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep35429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412212v1</w:t>
@@ -2309,77 +2309,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Peptides with Metal Binding Abilities and Their Use as Drug Carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2808,416 +2808,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and Refinement of a New Structural Class of Potent Peptide Deformylase Inhibitors</w:t>
+                <w:t xml:space="preserve">Synthesis of cyclic mono- and bis-disulfides and their selective conversion to mono- and bis-thiosulfinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Boularot</w:t>
+                <w:t xml:space="preserve">Emilie Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmela Giglione</w:t>
+                <w:t xml:space="preserve">Erwan Galardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Petit</w:t>
+                <w:t xml:space="preserve">Mohamed Selkti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Duroc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+                <w:t xml:space="preserve">Alain Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 50 (1), pp.10-20. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (11), pp.2466-2471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm060910c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652549v1</w:t>
+                <w:t xml:space="preserve">hal-03652551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of cyclic mono- and bis-disulfides and their selective conversion to mono- and bis-thiosulfinates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bourlès</w:t>
+                <w:t xml:space="preserve">Discovery and Refinement of a New Structural Class of Potent Peptide Deformylase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boularot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Giglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.01.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (1), pp.10-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm060910c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03652551v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and Refinement of a New Structural Class of Potent Peptide Deformylase Inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Boularot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Giglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50 (1), pp.10-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm060910c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123257v1</w:t>
@@ -3241,51 +3241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of Zn(N2S2) complexes to disulfonates: relevance to zinc-finger oxidation under oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Galardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3396,51 +3396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Galardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3681,51 +3681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05261353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Larrous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mechaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Poncet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Herskovits" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00559" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107438" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehary Sakanyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iradyan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biotech12030057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hayek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hovhannisyan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03943549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orrico-Sanchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chausset-Boissarie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Coutens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rezai Amin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-019-0548-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02321259v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkon Iradyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Hambardzumyan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Gyulkhandanyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11081094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052; &#1048;&#1088;&#1072;&#1076;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; &#1040;&#1084;&#1073;&#1072;&#1088;&#1094;&#1091;&#1084;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1043; &#1055;&#1072;&#1085;&#1086;&#1089;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1056; &#1058;&#1072;&#1084;&#1072;&#1079;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555218797078" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fieulaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hamiche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Alimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39365" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Allam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vergalli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.10.054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00945-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35429" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21088" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hessani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc500317u" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goemaere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Larue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lieutaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851369v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Artaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.12.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSZVG349-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652549v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boularot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Giglione" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm060910c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourl&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selkti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.01.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXRHG2LS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2004.11.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG5JS6CT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652558v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200500814" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19RJTDB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05261353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Larrous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mechaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Poncet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Herskovits" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00559" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107438" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehary Sakanyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iradyan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biotech12030057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03943549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orrico-Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chausset-Boissarie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Coutens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rezai Amin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-019-0548-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hayek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hovhannisyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111855" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02321259v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkon Iradyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Hambardzumyan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Gyulkhandanyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11081094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052; &#1048;&#1088;&#1072;&#1076;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; &#1040;&#1084;&#1073;&#1072;&#1088;&#1094;&#1091;&#1084;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1043; &#1055;&#1072;&#1085;&#1086;&#1089;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1056; &#1058;&#1072;&#1084;&#1072;&#1079;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555218797078" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Allam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vergalli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00945-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.10.054" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fieulaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hamiche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Alimi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39365" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21088" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35429" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hessani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc500317u" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goemaere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Larue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lieutaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851369v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Artaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.12.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSZVG349-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourl&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selkti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.01.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXRHG2LS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boularot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Giglione" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm060910c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2004.11.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG5JS6CT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652558v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200500814" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19RJTDB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>