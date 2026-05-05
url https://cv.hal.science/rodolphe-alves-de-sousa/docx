--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -66,3467 +66,3467 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition of the Parkinson’s Disease-Related Protein DJ-1 by Endogenous Neurotoxins of the 1,2,3,4-Tetrahydroisoquinoline Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Herskovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (6), pp.1034-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.4c00559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the nature and pharmacodynamics of tacrolimus metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Mevizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Ludovic Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Arnion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209, pp.107438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2024.107438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeted Strategies for Degradation of Key Transmembrane Proteins in Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vehary Sakanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Iradyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biotech12030057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antidepressant efficacy of a selective organic cation transporter blocker in a mouse model of depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Orrico-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chausset-Boissarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Coutens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rezai Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (6), pp.1245-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-019-0548-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03943549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerpegin-derived furo[3,4-c]pyridine-3,4(1H,5H)-diones enhance cellular response to interferons by de novo pyrimidine biosynthesis inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hovhannisyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Bekaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186, pp.111855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeting Degradation of EGFR through the Allosteric Site Leads to Cancer Cell Detachment-Promoted Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melkon Iradyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Iradyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aram Gyulkhandanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11081094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321259v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Primary Natural Killer Cell Modulators by Chemical Library Screening with a Luciferase-Based Functional Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Bekaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slas Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2472555218797078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SELECTIVE N-, S-ALKYLATION OF 4-ALLYL-3-[2-(4-ALKOXYPHENYL)- QUINOLIN-4-YL]-4,5-DIHYDRO-1H-1,2,4-TRIAZOLE-5-THIONES WITH SUBSTITUTED BENZYLCHLORIDES. SYNTHESIS, DOCKING ANALYSIS AND СYTOTOXIC ACTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">М Ирадян</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">А Амбарцумян</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Г Паносян</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Р Тамазян</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Journal of Armenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microspectrofluorimetry to dissect the permeation of ceftazidime in Gram-negative bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Vergalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00945-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microspectrofluorimetry to dissect the permeation of ceftazidime in Gram-negative bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Vergalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00945-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New amphiphilic neamine conjugates bearing a metal binding motif active against MDR E. aerogenes Gram-negative bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Vergalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.748-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.10.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erratum: Corrigendum: A unique peptide deformylase platform to rationally design and challenge novel active compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fieulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.39365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep39365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A unique peptide deformylase platform to rationally design and challenge novel active compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fieulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.35429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activation of EGFR by small compounds through coupling the generation of hydrogen peroxide to stable dimerization of Cu/Zn SOD1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vehary Sakanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.21088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Straightforward Detection of Reactive Compound Binding to Multiple Proteins in Cancer Cells: Towards a Better Understanding of Electrophilic Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vehary Sakanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Clinical &amp; Experimental Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A unique peptide deformylase platform to rationally design and challenge novel active compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fieulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.35429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Peptides with Metal Binding Abilities and Their Use as Drug Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Hessani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (10), pp.1811-1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc500317u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New peptide deformylase inhibitors and cooperative interaction: a combination to improve antibacterial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Melet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lieutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (6), pp.1392-1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dks058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New peptide deformylase inhibitors and cooperative interaction: a combination to improve antibacterial activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Melet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lieutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (6), pp.1392-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dks058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bis-β-sulfanylethylester and cyclic disulfide-S-oxides as precursors of bifunctionalized anionic derivatives with two oxidized sulfurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64 (9), pp.2198-2206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of cyclic mono- and bis-disulfides and their selective conversion to mono- and bis-thiosulfinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Galardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Selkti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (11), pp.2466-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery and Refinement of a New Structural Class of Potent Peptide Deformylase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boularot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Giglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (1), pp.10-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm060910c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery and Refinement of a New Structural Class of Potent Peptide Deformylase Inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boularot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Giglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (1), pp.10-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm060910c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidation of Zn(N2S2) complexes to disulfonates: relevance to zinc-finger oxidation under oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Galardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 99 (3), pp.690-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2004.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct Synthesis of a Thiolato-S and Sulfinato-S CoIII Complex Related to the Active Site of Nitrile Hydratase: A Pathway to the Post-Translational Oxidation of the Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Galardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (38), pp.6162-6165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200500814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HTRF-based identification of small molecules targeting SARS-CoV-2 E protein interaction with ZO-1 PDZ2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Larrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Mechaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bardiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Goor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05261353v1</w:t>
-              </w:r>
-[...3286 lines deleted...]
-                <w:t xml:space="preserve">hal-03652558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3681,51 +3681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05261353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Larrous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mechaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Poncet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Herskovits" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00559" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107438" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehary Sakanyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iradyan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biotech12030057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03943549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orrico-Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chausset-Boissarie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Coutens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rezai Amin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-019-0548-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hayek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hovhannisyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111855" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02321259v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkon Iradyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Hambardzumyan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Gyulkhandanyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11081094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052; &#1048;&#1088;&#1072;&#1076;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; &#1040;&#1084;&#1073;&#1072;&#1088;&#1094;&#1091;&#1084;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1043; &#1055;&#1072;&#1085;&#1086;&#1089;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1056; &#1058;&#1072;&#1084;&#1072;&#1079;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555218797078" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Allam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vergalli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00945-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.10.054" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fieulaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hamiche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Alimi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39365" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21088" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35429" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hessani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc500317u" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goemaere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Larue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lieutaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851369v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Artaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.12.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSZVG349-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourl&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selkti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.01.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXRHG2LS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boularot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Giglione" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm060910c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2004.11.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG5JS6CT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652558v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200500814" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19RJTDB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Poncet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Herskovits" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00559" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehary Sakanyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iradyan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biotech12030057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03943549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orrico-Sanchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chausset-Boissarie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Coutens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rezai Amin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-019-0548-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hayek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hovhannisyan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02321259v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkon Iradyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Hambardzumyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Gyulkhandanyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11081094" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555218797078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052; &#1048;&#1088;&#1072;&#1076;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; &#1040;&#1084;&#1073;&#1072;&#1088;&#1094;&#1091;&#1084;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1043; &#1055;&#1072;&#1085;&#1086;&#1089;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1056; &#1058;&#1072;&#1084;&#1072;&#1079;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Allam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vergalli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00945-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.10.054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fieulaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hamiche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Alimi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39365" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35429" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hessani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc500317u" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goemaere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Larue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lieutaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks058" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Artaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.12.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSZVG349-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourl&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selkti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.01.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXRHG2LS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boularot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Giglione" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm060910c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2004.11.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG5JS6CT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200500814" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19RJTDB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05261353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alvarez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Larrous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mechaly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>