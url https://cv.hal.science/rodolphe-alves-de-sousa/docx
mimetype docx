--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -66,3467 +66,3467 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HTRF-based identification of small molecules targeting SARS-CoV-2 E protein interaction with ZO-1 PDZ2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Larrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Mechaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Goor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05261353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of the Parkinson’s Disease-Related Protein DJ-1 by Endogenous Neurotoxins of the 1,2,3,4-Tetrahydroisoquinoline Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Herskovits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (6), pp.1034-1042. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.4c00559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the nature and pharmacodynamics of tacrolimus metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Mevizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Ludovic Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Arnion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 209, pp.107438. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2024.107438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted Strategies for Degradation of Key Transmembrane Proteins in Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehary Sakanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Iradyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (3), pp.57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biotech12030057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antidepressant efficacy of a selective organic cation transporter blocker in a mouse model of depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Orrico-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Chausset-Boissarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Coutens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Rezai Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (6), pp.1245-1259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41380-019-0548-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03943549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerpegin-derived furo[3,4-c]pyridine-3,4(1H,5H)-diones enhance cellular response to interferons by de novo pyrimidine biosynthesis inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hovhannisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Bekaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 186, pp.111855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Degradation of EGFR through the Allosteric Site Leads to Cancer Cell Detachment-Promoted Death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melkon Iradyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Iradyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Hambardzumyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aram Gyulkhandanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (8), pp.1094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers11081094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321259v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Primary Natural Killer Cell Modulators by Chemical Library Screening with a Luciferase-Based Functional Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Bekaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slas Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (1), pp.25-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2472555218797078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SELECTIVE N-, S-ALKYLATION OF 4-ALLYL-3-[2-(4-ALKOXYPHENYL)- QUINOLIN-4-YL]-4,5-DIHYDRO-1H-1,2,4-TRIAZOLE-5-THIONES WITH SUBSTITUTED BENZYLCHLORIDES. SYNTHESIS, DOCKING ANALYSIS AND СYTOTOXIC ACTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">М Ирадян</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">А Амбарцумян</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Г Паносян</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Р Тамазян</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Journal of Armenia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microspectrofluorimetry to dissect the permeation of ceftazidime in Gram-negative bacteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Erratum: Corrigendum: A unique peptide deformylase platform to rationally design and challenge novel active compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fieulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cinquin</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.986. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.39365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep39365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00945-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01831783v1</w:t>
+                <w:t xml:space="preserve">hal-03652528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microspectrofluorimetry to dissect the permeation of ceftazidime in Gram-negative bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Vergalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-00945-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New amphiphilic neamine conjugates bearing a metal binding motif active against MDR E. aerogenes Gram-negative bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Vergalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 127, pp.748-756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Corrigendum: A unique peptide deformylase platform to rationally design and challenge novel active compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Microspectrofluorimetry to dissect the permeation of ceftazidime in Gram-negative bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael Alimi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Vergalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.39365. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep39365⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00945-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652528v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique peptide deformylase platform to rationally design and challenge novel active compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fieulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hamiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.35429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep35429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of EGFR by small compounds through coupling the generation of hydrogen peroxide to stable dimerization of Cu/Zn SOD1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehary Sakanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Hambardzumyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.21088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep21088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward Detection of Reactive Compound Binding to Multiple Proteins in Cancer Cells: Towards a Better Understanding of Electrophilic Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehary Sakanyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Clinical &amp; Experimental Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique peptide deformylase platform to rationally design and challenge novel active compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fieulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hamiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.35429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep35429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Peptides with Metal Binding Abilities and Their Use as Drug Carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Hessani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (10), pp.1811-1819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bc500317u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New peptide deformylase inhibitors and cooperative interaction: a combination to improve antibacterial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Melet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lieutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (6), pp.1392-1400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dks058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New peptide deformylase inhibitors and cooperative interaction: a combination to improve antibacterial activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Melet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lieutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (6), pp.1392-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dks058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bis-β-sulfanylethylester and cyclic disulfide-S-oxides as precursors of bifunctionalized anionic derivatives with two oxidized sulfurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 64 (9), pp.2198-2206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2007.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of cyclic mono- and bis-disulfides and their selective conversion to mono- and bis-thiosulfinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Galardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Selkti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (11), pp.2466-2471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2007.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and Refinement of a New Structural Class of Potent Peptide Deformylase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Boularot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Giglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50 (1), pp.10-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm060910c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and Refinement of a New Structural Class of Potent Peptide Deformylase Inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Boularot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Giglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50 (1), pp.10-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm060910c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of Zn(N2S2) complexes to disulfonates: relevance to zinc-finger oxidation under oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Galardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 99 (3), pp.690-697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2004.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Synthesis of a Thiolato-S and Sulfinato-S CoIII Complex Related to the Active Site of Nitrile Hydratase: A Pathway to the Post-Translational Oxidation of the Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Galardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (38), pp.6162-6165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.200500814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652558v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05261353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3681,51 +3681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Poncet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Herskovits" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00559" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehary Sakanyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iradyan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biotech12030057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03943549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orrico-Sanchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chausset-Boissarie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Coutens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rezai Amin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-019-0548-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hayek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hovhannisyan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02321259v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkon Iradyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Hambardzumyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Gyulkhandanyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11081094" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555218797078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052; &#1048;&#1088;&#1072;&#1076;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; &#1040;&#1084;&#1073;&#1072;&#1088;&#1094;&#1091;&#1084;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1043; &#1055;&#1072;&#1085;&#1086;&#1089;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1056; &#1058;&#1072;&#1084;&#1072;&#1079;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Allam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vergalli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00945-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.10.054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fieulaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hamiche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Alimi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39365" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35429" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hessani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc500317u" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goemaere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Larue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lieutaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks058" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Artaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.12.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSZVG349-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourl&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selkti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.01.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXRHG2LS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boularot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Giglione" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm060910c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2004.11.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG5JS6CT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200500814" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19RJTDB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05261353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alvarez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Larrous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mechaly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05261353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Larrous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mechaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Poncet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Herskovits" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00559" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107438" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehary Sakanyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iradyan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biotech12030057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03943549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orrico-Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chausset-Boissarie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Coutens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rezai Amin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-019-0548-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hayek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hovhannisyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111855" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02321259v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkon Iradyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Hambardzumyan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Gyulkhandanyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11081094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555218797078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052; &#1048;&#1088;&#1072;&#1076;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040; &#1040;&#1084;&#1073;&#1072;&#1088;&#1094;&#1091;&#1084;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1043; &#1055;&#1072;&#1085;&#1086;&#1089;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1056; &#1058;&#1072;&#1084;&#1072;&#1079;&#1103;&#1085;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fieulaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hamiche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Alimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39365" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Allam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vergalli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00945-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.10.054" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35429" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21088" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412212v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hessani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc500317u" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goemaere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Larue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lieutaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851369v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Artaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.12.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSZVG349-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourl&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selkti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.01.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXRHG2LS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boularot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Giglione" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm060910c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2004.11.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG5JS6CT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652558v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200500814" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19RJTDB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>