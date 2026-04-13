--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -238,793 +238,793 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic–Computational Fluid Dynamics Couplings in Tungsten Inert Gas Welding Processes—Development of a New Linearization Procedure for the Joule Production Term</w:t>
+                <w:t xml:space="preserve">The contribution of 515-nm green laser L-PBF to the thermal performance of lattice-based heat exchangers for hydrogen storage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tchoumi</w:t>
+                <w:t xml:space="preserve">Meher Zaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Peyraut</w:t>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hugo Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/applmech5010008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-13863-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625912v1</w:t>
+                <w:t xml:space="preserve">hal-04625935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissimilar welding between Cu–6Al–2Ni alloy and stainless steel 316L using continuous ytterbium YAG laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dissimilar welding of Cu55Ni45 alloy with Ti-6Al-4V and 316L using a continuous 1030 nm Yb:YAG laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Haglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lafaye</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14644207241245264⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (21), pp.403-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2024.08.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625921v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissimilar welding of Cu55Ni45 alloy with Ti-6Al-4V and 316L using a continuous 1030 nm Yb:YAG laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical Study of the Cold Metal Transfer (CMT) Welding of Thin Austenitic Steel Plates with an Equivalent Heat Source Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Aberbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Haglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bleurvacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2024.08.142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmmp8010020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973411v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of 515-nm green laser L-PBF to the thermal performance of lattice-based heat exchangers for hydrogen storage applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis and numerical simulation of Laser welding of thin austenitic stainless-steel sheets using two models: Bilinear isotropic strain hardening model and Johnson–Cook model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Aberbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meher Zaied</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugo Fourment</w:t>
+                <w:t xml:space="preserve">Laurent Bleurvacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Aubry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+                <w:t xml:space="preserve">Axel Corolleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.100198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-024-13863-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jajp.2024.100198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625935v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of the Cold Metal Transfer (CMT) Welding of Thin Austenitic Steel Plates with an Equivalent Heat Source Approach</w:t>
+                <w:t xml:space="preserve">Electromagnetic–Computational Fluid Dynamics Couplings in Tungsten Inert Gas Welding Processes—Development of a New Linearization Procedure for the Joule Production Term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Aberbache</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thierry Tchoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (1), pp.20. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.121-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmmp8010020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/applmech5010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625900v1</w:t>
+                <w:t xml:space="preserve">hal-04625912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and numerical simulation of Laser welding of thin austenitic stainless-steel sheets using two models: Bilinear isotropic strain hardening model and Johnson–Cook model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dissimilar welding between Cu–6Al–2Ni alloy and stainless steel 316L using continuous ytterbium YAG laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Haglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Corolleur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9, pp.100198. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jajp.2024.100198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14644207241245264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696356v1</w:t>
+                <w:t xml:space="preserve">hal-04625921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the residual stress state in laser welded assemblies from micrographs</w:t>
               </w:r>
@@ -1192,51 +1192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoyang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingwen Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 429, pp.127982. </w:t>
@@ -1689,77 +1689,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the mechanisms involved in the tensile strength of a dissimilar Ti6Al4V/316L laser welded assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugèn Cicala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2091,90 +2091,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and mechanical properties of dissimilar Ti/Nb/Cu/steel laser joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94, pp.644-648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2234,51 +2234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2368,51 +2368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,103 +2476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-assisted narrow gap arc welding of an 18MND5 steel thick plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Tkachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Cicala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94, pp.551 - 556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2645,51 +2645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cicala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2868,243 +2868,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue strength improvement of selective laser melted Ti6Al4V using ultrasonic surface mechanical attrition</w:t>
+                <w:t xml:space="preserve">Selective laser melting of WC reinforced maraging steel 300: Microstructure characterization and tribological performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Yin</w:t>
+                <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaoyue Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rocco Lupoi</w:t>
+                <w:t xml:space="preserve">Ruixin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyou Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21663831.2019.1609110⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 371, pp.355 - 365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149412v1</w:t>
+                <w:t xml:space="preserve">hal-03486964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and in vitro study of an isotropic Ti6Al4V lattice structure fabricated using selective laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 782, pp.209-223. </w:t>
@@ -3118,515 +3118,515 @@
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.12.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective laser melting of WC reinforced maraging steel 300: Microstructure characterization and tribological performance</w:t>
+                <w:t xml:space="preserve">Improvement of tribological performance by micro-arc oxidation treatment on selective laser melting Ti6Al4V alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyou Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruixin Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+                <w:t xml:space="preserve">Chunming Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 371, pp.355 - 365. </w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (9), pp.096509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab2a47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486964v1</w:t>
+                <w:t xml:space="preserve">hal-04149430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of tribological performance by micro-arc oxidation treatment on selective laser melting Ti6Al4V alloy</w:t>
+                <w:t xml:space="preserve">Additive manufacturing of WC reinforced maraging steel 300 composites by cold spraying and selective laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjie Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chunming Deng</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dembinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab2a47⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 371, pp.161 - 171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149430v1</w:t>
+                <w:t xml:space="preserve">hal-03486963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of WC reinforced maraging steel 300 composites by cold spraying and selective laser melting</w:t>
+                <w:t xml:space="preserve">Fatigue strength improvement of selective laser melted Ti6Al4V using ultrasonic surface mechanical attrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Dembinski</w:t>
+                <w:t xml:space="preserve">Rocco Lupoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 371, pp.161 - 171. </w:t>
+              <w:t xml:space="preserve">Materials Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (8), pp.327-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.03.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21663831.2019.1609110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486963v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct laser welding of pure titanium to austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Cicala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3703,90 +3703,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat treatment on the phase transformation and mechanical properties of Ti6Al4V fabricated by selective laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Yin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunjie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 764, pp.1056-1071. </w:t>
@@ -3875,51 +3875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 318, pp.341-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3953,51 +3953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of FEM to Estimate Thermo-Mechanical Properties of Plasma Sprayed Composite Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aussavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4109,51 +4109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 249, pp.471-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4181,787 +4181,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the welding speed on the distortion of thin stainless steel plates—Numerical and experimental investigations in the framework of the food industry machines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">YSZ-Polyester Abradable Coatings Manufactured by APS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aussavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Szyndelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2015.07.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1-2), pp.252-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-015-0358-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149458v1</w:t>
+                <w:t xml:space="preserve">hal-04149453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YSZ-Polyester Abradable Coatings Manufactured by APS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transient thermal and mechanical analysis of NiCrBSi coatings manufactured by hybrid plasma spray process with in-situ laser remelting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-015-0358-4⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 292, pp.132-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149453v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient thermal and mechanical analysis of NiCrBSi coatings manufactured by hybrid plasma spray process with in-situ laser remelting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of the welding speed on the distortion of thin stainless steel plates—Numerical and experimental investigations in the framework of the food industry machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tchoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 229, pp.216-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2015.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.03.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04149839v1</w:t>
+                <w:t xml:space="preserve">hal-04149458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMAL SHOCK PROPERTIES OF YTTRIA-STABILIZED ZIRCONIA COATINGS DEPOSITED USING LOW-ENERGY VERY LOW PRESSURE PLASMA SPRAYING</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Residual stresses and final deformation of an alumina coating: Modeling and measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Coddet</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Review and Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218625X15500614⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 268, pp.241-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149847v1</w:t>
+                <w:t xml:space="preserve">hal-04149844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stresses and final deformation of an alumina coating: Modeling and measurement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigation of the laser–powder–atmosphere interaction zone during the selective laser melting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Costil</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.05.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 225, pp.122-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2015.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04149844v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the laser–powder–atmosphere interaction zone during the selective laser melting process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THERMAL SHOCK PROPERTIES OF YTTRIA-STABILIZED ZIRCONIA COATINGS DEPOSITED USING LOW-ENERGY VERY LOW PRESSURE PLASMA SPRAYING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nannan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Masmoudi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 225, pp.122-132. </w:t>
+              <w:t xml:space="preserve">Surface Review and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (05), pp.1550061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2015.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218625X15500614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149851v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between Microstructural and Mechanical Properties of Plasma Sprayed AlSi-Polyester Composite Coatings: Application to Abradable Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duramou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Seichepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5064,77 +5064,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Joguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 606, pp.125-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5181,64 +5181,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical Properties of CoNiCrAlY-BN-Polyester Composite Coatings Elaborated by Atmospheric Plasma Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aussavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5324,51 +5324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vautherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5432,90 +5432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coupled Model Between Robot Trajectories and Thermal History of the Workpiece During Thermal Spray Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5562,103 +5562,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Synthesis of FeAl Dense Coatings by Very Low Pressure Reactive Plasma Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nannan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baicheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (2-3), pp.90-95. </w:t>
@@ -5721,51 +5721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knudsen Effect on the Estimation of the Effective Thermal Conductivity of Thermal Barrier Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5850,64 +5850,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modeling of the elastic modulus of thermal barrier coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 220, pp.170-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5954,90 +5954,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D finite-difference model for the effective thermal conductivity of thermal barrier coatings produced by plasma spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65, pp.120-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6071,90 +6071,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coupled Model Between Robot Trajectories and Thermal History of the Workpiece During Thermal Spray Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6240,64 +6240,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueping Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenya Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 212 (1), pp.100-105. </w:t>
@@ -6329,741 +6329,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low pressure plasma sprayed yttria-stabilized zirconia coating using a low-energy plasma gun</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Predicting the Thermal Conductivity of AlSi/Polyester Abradable Coatings: Effects of the Numerical Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Seichepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Hao Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-011-6529-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1-2), pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-010-9592-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149890v1</w:t>
+                <w:t xml:space="preserve">hal-04149884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Yttria-Stabilized Zirconia Coatings Deposited by Low-Energy Plasma Spraying Under Very Low Pressure Condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Very low pressure plasma sprayed alumina and yttria-stabilized zirconia thin dense coatings using a modified transferred arc plasma torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nannan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baicheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 258 (4), pp.1422-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.09.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-011-9659-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04149889v1</w:t>
+                <w:t xml:space="preserve">hal-04149891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low pressure plasma sprayed alumina and yttria-stabilized zirconia thin dense coatings using a modified transferred arc plasma torch</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling of the Plasma Flow and Anode Region Inside a Direct Current Plasma Gun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Allimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Billières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.09.095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1-2), pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-010-9560-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04149891v1</w:t>
+                <w:t xml:space="preserve">hal-04149886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Thermal Conductivity of AlSi/Polyester Abradable Coatings: Effects of the Numerical Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Very low pressure plasma sprayed yttria-stabilized zirconia coating using a low-energy plasma gun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nannan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (4), pp.991-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-011-6529-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-010-9592-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04149884v1</w:t>
+                <w:t xml:space="preserve">hal-04149890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Plasma Flow and Anode Region Inside a Direct Current Plasma Gun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thin Yttria-Stabilized Zirconia Coatings Deposited by Low-Energy Plasma Spraying Under Very Low Pressure Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nannan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20 (1-2), pp.21-27. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 20 (5), pp.1118-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-011-9659-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-010-9560-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04149886v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal treatment on the effective thermal conductivity of YPSZ coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7071,51 +7071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 205 (4), pp.1034-1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7161,90 +7161,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-dimensional model of the wire-arc spray process and its experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 200 (1-3), pp.94-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7290,64 +7290,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of an Inductively Coupled Plasma for the Synthesis of Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis Schreuders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7458,51 +7458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7561,90 +7561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Rotating Twin Wire-Arc Spray Gun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisalia Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7703,90 +7703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozzle Developments for Thermal Spray at Very Low Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (4), pp.827-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7826,726 +7826,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Dimensional Heat Transfer Model for Thermal Barrier Coating Average Thermal Conductivity Computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ceramic/fluoropolymer composite coatings by thermal spraying—a modification of surface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Coddet</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 47 (9), pp.875-898. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 191 (1), pp.108-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10407780590921953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.04.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149922v1</w:t>
+                <w:t xml:space="preserve">hal-04149921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic/fluoropolymer composite coatings by thermal spraying—a modification of surface properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">THERMAL AND MECHANICAL PROPERTIES OF PARTIALLY STABILIZED ZIRCONIA MANUFACTURED BY HYBRID PLASMA SPRAY PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hlawka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.04.084⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9, pp.109-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v9.i1.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04149921v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMAL AND MECHANICAL PROPERTIES OF PARTIALLY STABILIZED ZIRCONIA MANUFACTURED BY HYBRID PLASMA SPRAY PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Cornet</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Hlawka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 9, pp.109-125. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+              <w:t xml:space="preserve">, 2005, 9 (1), pp.109-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v9.i1.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294194v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMAL AND MECHANICAL PROPERTIES OF PARTIALLY STABILIZED ZIRCONIA MANUFACTURED BY HYBRID PLASMA SPRAY PROCESS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Size distribution of particles from individual wires and the effects of nozzle geometry in twin wire arc spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.L. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.L. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v9.i1.100⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 200 (7), pp.2123-2130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149916v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution of particles from individual wires and the effects of nozzle geometry in twin wire arc spraying</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Two-Dimensional Heat Transfer Model for Thermal Barrier Coating Average Thermal Conductivity Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S.N. Ma</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (9), pp.875-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407780590921953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.12.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04149926v1</w:t>
+                <w:t xml:space="preserve">hal-04149922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Flight Characteristics of Plasma Sprayed Alumina Particles: Measurements, Modeling, and Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8604,77 +8604,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of a low-Reynolds extension to the Chen–Kim (k–ε) model to predict thermal exchanges in the case of an impinging plasma jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 44 (6), pp.1095-1106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8733,77 +8733,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Measurements of Particle in-flight Characteristics of Atmospheric Plasma Sprayed Yttria Stabilised Zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Nylen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Hansbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 891 (1 HEAT AND MASS), pp.236-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8881,64 +8881,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of WAAM process: slicer, robot trajectories, and examples of parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9001,90 +9001,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du soudage laser : application à l'assemblage Ti6Al4V/316L avec insert vanadium Numerical simulation of laser welding: case of Ti6Al4V/316L joining with vanadium insert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engèn Cicala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9148,77 +9148,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of residual stresses in laser welding: application to Ti6Al4V/316L steel assembly with vanadium insert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugèn Cicala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9273,51 +9273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of heat and mass transfers through thick thermal sprayed porous layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9368,64 +9368,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et simulation numérique des transferts de masse et de chaleur dans des couches poreuses épaisses de céramiques élaborées par projection thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9607,51 +9607,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des procédés et des propriétés des dépôts élaborés par projection thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Franche Comté (UFC), Besançon, FRA.; Université de Technologie Belfort - Montbéliard, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9714,90 +9714,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Plasmas thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Massines, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmas froids. Génération, caractérisation et technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
@@ -9871,51 +9871,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des écoulements de plasmas d'arc soufflé : Application à la projection de matériaux pulvérulents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Franche-Comté, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10032,51 +10032,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C125F33D"/>
+    <w:nsid w:val="617B43FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10263,51 +10263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625912v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tchoumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyraut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5010008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625921v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Haglon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241245264" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haglon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.08.142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fourment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13863-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Aberbache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleurvacq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8010020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04696356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Corolleur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100198" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aberbache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corolleur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.202200286" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Yan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Deng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingwen Lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127982" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingkun Chu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Dong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyou Ma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624693v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mannucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;n Cicala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2021082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128366" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.09.100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuohong Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04566-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Cicala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.09.181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mannucci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tomashchuk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cicala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2020.100022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyue Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jenkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Lupoi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2019.1609110" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.12.220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHNLRDK3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Zhao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Deng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab2a47" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.03.072" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boucheron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.08.138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149438v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M31ZDZ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149439v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwei Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.03.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aussavy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Montavon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings7070091" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.06.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.07.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Szyndelman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0358-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.03.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQR39GWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149847v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X15500614" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.05.050" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DH8RD6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149851v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Masmoudi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.05.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149953v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duramou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Seichepine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.155" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149947v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.125" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.167" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149854v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vautherin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Planche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0059-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149853v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Cai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0048-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149855v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baicheng Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9851-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW0V43VQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9878-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJ7N8PMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Qiao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.05.031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.09.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508042v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149875v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinkun Suo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Guo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenya Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.08.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149890v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6529-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WDJQ6TXP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149889v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Sun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9659-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTV0CFLP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.09.095" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TM6BTMB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149884v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Seichepine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Hao Qiao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9592-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GHZZQKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149886v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allimant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billi&#232;res" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9560-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.072" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VWZ0QXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149899v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.08.032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFD457X3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Schreuders" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leparoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Siegmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9078-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3TPZZMS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149904v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9081-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXSLG80P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149909v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crisalia Mateus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bordes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9077-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J32MQQJL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149912v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Sokolov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1361/105996306X146992" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BMNS7JRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149922v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780590921953" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149921v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mateus" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.04.084" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V91FK021-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294194v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hlawka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v9.i1.100" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149916v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hlawka" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149926v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Liao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Zhu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Ma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.12.025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GW3QFD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149937v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1361/105996303770348555" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWNBGWRR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149942v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Imbert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00185-X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHT20BR6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149944v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nylen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hansbo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1999.tb08771.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG7220Z0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155940v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961222v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng&#232;n Cicala" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-173" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961170v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361113v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172180v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Salhi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dembinski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gougeon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03345367v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481534v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deng" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/plasmas-froids-generation-caracterisation-et-technologies" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03345342v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625935v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fourment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13863-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haglon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.08.142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Aberbache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Haglon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleurvacq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8010020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04696356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Corolleur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tchoumi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyraut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5010008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241245264" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aberbache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corolleur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.202200286" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Yan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Deng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingwen Lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127982" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingkun Chu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Dong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyou Ma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624693v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mannucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;n Cicala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2021082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128366" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.09.100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuohong Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04566-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Cicala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.09.181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mannucci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tomashchuk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cicala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2020.100022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyue Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Zhao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jenkins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.12.220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHNLRDK3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Deng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab2a47" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.03.072" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Lupoi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2019.1609110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boucheron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.08.138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149438v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M31ZDZ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149439v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwei Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.03.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aussavy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Montavon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings7070091" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.06.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149453v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Szyndelman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0358-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.03.031" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQR39GWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.07.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.05.050" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DH8RD6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Masmoudi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.05.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X15500614" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149953v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duramou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Seichepine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.155" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149947v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.125" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.167" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149854v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vautherin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Planche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0059-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149853v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Cai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0048-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149855v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baicheng Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9851-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW0V43VQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9878-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJ7N8PMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Qiao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.05.031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.09.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508042v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149875v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinkun Suo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Guo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenya Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.08.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149884v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Seichepine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Hao Qiao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9592-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GHZZQKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149891v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Sun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.09.095" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TM6BTMB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149886v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allimant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billi&#232;res" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9560-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149890v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6529-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WDJQ6TXP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149889v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9659-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTV0CFLP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.072" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VWZ0QXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149899v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.08.032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFD457X3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Schreuders" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leparoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Siegmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9078-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3TPZZMS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149904v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9081-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXSLG80P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149909v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crisalia Mateus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bordes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9077-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J32MQQJL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149912v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Sokolov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1361/105996306X146992" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BMNS7JRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149921v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mateus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.04.084" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V91FK021-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294194v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hlawka" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v9.i1.100" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149916v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hlawka" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149926v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Liao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Zhu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Ma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.12.025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GW3QFD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149922v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780590921953" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149937v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1361/105996303770348555" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWNBGWRR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149942v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Imbert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00185-X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHT20BR6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149944v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nylen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hansbo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1999.tb08771.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG7220Z0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155940v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961222v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng&#232;n Cicala" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-173" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961170v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361113v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172180v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Salhi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dembinski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gougeon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03345367v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481534v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deng" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/plasmas-froids-generation-caracterisation-et-technologies" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03345342v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>