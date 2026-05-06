--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -1378,51 +1378,51 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507910v1</w:t>
+                <w:t xml:space="preserve">hal-03624693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective laser melting (SLM) of CX stainless steel: Theoretical calculation, process optimization and strengthening mechanism</w:t>
               </w:r>
@@ -1646,51 +1646,51 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624693v2</w:t>
+                <w:t xml:space="preserve">hal-05507910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the mechanisms involved in the tensile strength of a dissimilar Ti6Al4V/316L laser welded assembly</w:t>
               </w:r>
@@ -1938,559 +1938,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical deformation behavior of selective laser melted Ti6Al4V ELI alloy porous structures</w:t>
+                <w:t xml:space="preserve">Influence of post-heat treatments on the mechanical properties of CX stainless steel fabricated by selective laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xingchen Yan</w:t>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Min Liu</w:t>
+                <w:t xml:space="preserve">Shuohong Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128366⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (19), pp.8303-8316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-04566-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507909v1</w:t>
+                <w:t xml:space="preserve">hal-05507905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical properties of dissimilar Ti/Nb/Cu/steel laser joints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
+                <w:t xml:space="preserve">Influence of post-heat treatments on the mechanical properties of CX stainless steel fabricated by selective laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuohong Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.09.100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.8303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-04566-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149376v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of post-heat treatments on the mechanical properties of CX stainless steel fabricated by selective laser melting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xingchen Yan</w:t>
+                <w:t xml:space="preserve">Microstructure and mechanical properties of dissimilar Ti/Nb/Cu/steel laser joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-020-04566-x⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.644-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.09.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514835v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of post-heat treatments on the mechanical properties of CX stainless steel fabricated by selective laser melting</w:t>
+                <w:t xml:space="preserve">Microstructure and mechanical deformation behavior of selective laser melted Ti6Al4V ELI alloy porous structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuohong Gao</w:t>
+                <w:t xml:space="preserve">Qing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-020-04566-x⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 277, pp.128366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507905v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-assisted narrow gap arc welding of an 18MND5 steel thick plate</w:t>
               </w:r>
@@ -2753,117 +2753,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and mechanical deformation behavior of selective laser melted Ti6Al4V ELI alloy porous structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 277, pp.128366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624673v1</w:t>
@@ -3021,51 +3021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and in vitro study of an isotropic Ti6Al4V lattice structure fabricated using selective laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3830,657 +3830,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analysis of molten pool dimensions and residual stresses of NiCrBSi coating treated by laser post-remelting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of FEM to Estimate Thermo-Mechanical Properties of Plasma Sprayed Composite Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangwei Liu</w:t>
+                <w:t xml:space="preserve">Delphine Aussavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+                <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.03.024⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (7), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings7070091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149439v1</w:t>
+                <w:t xml:space="preserve">hal-04149445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of FEM to Estimate Thermo-Mechanical Properties of Plasma Sprayed Composite Coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental analysis of thermal and mechanical behavior of NiCrBSi coatings during the plasma spray process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings7070091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 249, pp.471-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2017.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149445v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analysis of thermal and mechanical behavior of NiCrBSi coatings during the plasma spray process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental analysis of molten pool dimensions and residual stresses of NiCrBSi coating treated by laser post-remelting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 318, pp.341-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2017.06.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04149450v1</w:t>
+                <w:t xml:space="preserve">hal-04149439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YSZ-Polyester Abradable Coatings Manufactured by APS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aussavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Szyndelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (1-2), pp.252-263. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-015-0358-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient thermal and mechanical analysis of NiCrBSi coatings manufactured by hybrid plasma spray process with in-situ laser remelting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 292, pp.132-143. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.03.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the welding speed on the distortion of thin stainless steel plates—Numerical and experimental investigations in the framework of the food industry machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tchoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4499,4365 +4523,4413 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 229, pp.216-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2015.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stresses and final deformation of an alumina coating: Modeling and measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiangwei Liu</w:t>
+                <w:t xml:space="preserve">Investigation of the laser–powder–atmosphere interaction zone during the selective laser melting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Costil</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.05.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 225, pp.122-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2015.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04149844v1</w:t>
+                <w:t xml:space="preserve">hal-04149851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the laser–powder–atmosphere interaction zone during the selective laser melting process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Masmoudi</w:t>
+                <w:t xml:space="preserve">Residual stresses and final deformation of an alumina coating: Modeling and measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Coddet</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2015.05.008⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 268, pp.241-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149851v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMAL SHOCK PROPERTIES OF YTTRIA-STABILIZED ZIRCONIA COATINGS DEPOSITED USING LOW-ENERGY VERY LOW PRESSURE PLASMA SPRAYING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nannan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Review and Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (05), pp.1550061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218625X15500614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between Microstructural and Mechanical Properties of Plasma Sprayed AlSi-Polyester Composite Coatings: Application to Abradable Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duramou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Seichepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 606, pp.155-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.606.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Measurement of the Effective Young Modulus of Porous Biomedical Materials Manufactured via SLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Joguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 606, pp.125-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.606.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical Properties of CoNiCrAlY-BN-Polyester Composite Coatings Elaborated by Atmospheric Plasma Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aussavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Selezneff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 606, pp.167-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.606.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapors and Droplets Mixture Deposition of Metallic Coatings by Very Low Pressure Plasma Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vautherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (4), pp.596-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-014-0059-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coupled Model Between Robot Trajectories and Thermal History of the Workpiece During Thermal Spray Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (3), pp.296-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-013-0048-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Synthesis of FeAl Dense Coatings by Very Low Pressure Reactive Plasma Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nannan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baicheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (2-3), pp.90-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-012-9851-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knudsen Effect on the Estimation of the Effective Thermal Conductivity of Thermal Barrier Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (2-3), pp.175-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-012-9878-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modeling of the elastic modulus of thermal barrier coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">A 3D finite-difference model for the effective thermal conductivity of thermal barrier coatings produced by plasma spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.120-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149871v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D finite-difference model for the effective thermal conductivity of thermal barrier coatings produced by plasma spraying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Finite element modeling of the elastic modulus of thermal barrier coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.09.008⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 220, pp.170-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149860v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coupled Model Between Robot Trajectories and Thermal History of the Workpiece During Thermal Spray Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (3), pp.296-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-013-0048-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of magnesium coating deposited by cold spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinkun Suo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueping Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenya Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 212 (1), pp.100-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Thermal Conductivity of AlSi/Polyester Abradable Coatings: Effects of the Numerical Method</w:t>
+                <w:t xml:space="preserve">Modeling of the Plasma Flow and Anode Region Inside a Direct Current Plasma Gun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Allimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Billières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20 (1-2), pp.39-47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-010-9592-y⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 20 (1-2), pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-010-9560-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149884v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low pressure plasma sprayed alumina and yttria-stabilized zirconia thin dense coatings using a modified transferred arc plasma torch</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting the Thermal Conductivity of AlSi/Polyester Abradable Coatings: Effects of the Numerical Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Seichepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Hao Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.09.095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1-2), pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-010-9592-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149891v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Plasma Flow and Anode Region Inside a Direct Current Plasma Gun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very low pressure plasma sprayed alumina and yttria-stabilized zirconia thin dense coatings using a modified transferred arc plasma torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nannan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baicheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-010-9560-6⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 258 (4), pp.1422-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.09.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149886v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low pressure plasma sprayed yttria-stabilized zirconia coating using a low-energy plasma gun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nannan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 105 (4), pp.991-996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00339-011-6529-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Yttria-Stabilized Zirconia Coatings Deposited by Low-Energy Plasma Spraying Under Very Low Pressure Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nannan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (5), pp.1118-1124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-011-9659-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal treatment on the effective thermal conductivity of YPSZ coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 205 (4), pp.1034-1038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-dimensional model of the wire-arc spray process and its experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 200 (1-3), pp.94-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of an Inductively Coupled Plasma for the Synthesis of Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Role of Spraying Process on Microstructural, Mechanical, and Thermal Response of Alumina Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stephan Siegmann</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 16 (5-6), pp.690-697. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-007-9078-8⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 16 (5-6), pp.839-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-007-9081-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149911v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Role of Spraying Process on Microstructural, Mechanical, and Thermal Response of Alumina Coatings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of an Inductively Coupled Plasma for the Synthesis of Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Coddet</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Schreuders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Siegmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 16 (5-6), pp.839-843. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-007-9081-0⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 16 (5-6), pp.690-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-007-9078-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149904v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Rotating Twin Wire-Arc Spray Gun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisalia Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (5-6), pp.783-790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-007-9077-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozzle Developments for Thermal Spray at Very Low Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (4), pp.827-833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1361/105996306X146992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic/fluoropolymer composite coatings by thermal spraying—a modification of surface properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">THERMAL AND MECHANICAL PROPERTIES OF PARTIALLY STABILIZED ZIRCONIA MANUFACTURED BY HYBRID PLASMA SPRAY PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hlawka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.04.084⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9, pp.109-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v9.i1.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04149921v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMAL AND MECHANICAL PROPERTIES OF PARTIALLY STABILIZED ZIRCONIA MANUFACTURED BY HYBRID PLASMA SPRAY PROCESS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ceramic/fluoropolymer composite coatings by thermal spraying—a modification of surface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v9.i1.100⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 191 (1), pp.108-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.04.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294194v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMAL AND MECHANICAL PROPERTIES OF PARTIALLY STABILIZED ZIRCONIA MANUFACTURED BY HYBRID PLASMA SPRAY PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Hlawka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9 (1), pp.109-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v9.i1.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size distribution of particles from individual wires and the effects of nozzle geometry in twin wire arc spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.L. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.L. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.N. Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 200 (7), pp.2123-2130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Dimensional Heat Transfer Model for Thermal Barrier Coating Average Thermal Conductivity Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 47 (9), pp.875-898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10407780590921953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Flight Characteristics of Plasma Sprayed Alumina Particles: Measurements, Modeling, and Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12 (1), pp.101-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1361/105996303770348555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of a low-Reynolds extension to the Chen–Kim (k–ε) model to predict thermal exchanges in the case of an impinging plasma jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 44 (6), pp.1095-1106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0017-9310(00)00185-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Measurements of Particle in-flight Characteristics of Atmospheric Plasma Sprayed Yttria Stabilised Zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Nylen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Hansbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 891 (1 HEAT AND MASS), pp.236-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1999.tb08771.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8867,117 +8939,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of WAAM process: slicer, robot trajectories, and examples of parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8987,51 +9059,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du soudage laser : application à l'assemblage Ti6Al4V/316L avec insert vanadium Numerical simulation of laser welding: case of Ti6Al4V/316L joining with vanadium insert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9053,119 +9125,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engèn Cicala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e congrès national de la SFT 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thermique, Jun 2020, Belfort, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2020-173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of residual stresses in laser welding: application to Ti6Al4V/316L steel assembly with vanadium insert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9224,366 +9296,366 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lasers in Manufacturing Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wissenschaftliche Gesellschaft Lasertechnik, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of heat and mass transfers through thick thermal sprayed porous layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Nüremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et simulation numérique des transferts de masse et de chaleur dans des couches poreuses épaisses de céramiques élaborées par projection thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de dépôts par projection thermique à très faible pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dembinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2002 - 21-25 octobre 2002 - Tours - sur cdRom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9593,91 +9665,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des procédés et des propriétés des dépôts élaborés par projection thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Franche Comté (UFC), Besançon, FRA.; Université de Technologie Belfort - Montbéliard, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03345367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9687,167 +9759,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Plasmas thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Massines, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmas froids. Génération, caractérisation et technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.391-405, 2004, Intégrations [des savoirs et savoir-faire], 2862723398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9857,114 +9929,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des écoulements de plasmas d'arc soufflé : Application à la projection de matériaux pulvérulents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Franche-Comté, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03345342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId293"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10032,51 +10104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="617B43FF"/>
+    <w:nsid w:val="B2B9F76E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10263,51 +10335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625935v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fourment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13863-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haglon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.08.142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Aberbache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Haglon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleurvacq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8010020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04696356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Corolleur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tchoumi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyraut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5010008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241245264" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aberbache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corolleur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.202200286" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Yan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Deng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingwen Lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127982" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingkun Chu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Dong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyou Ma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624693v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mannucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;n Cicala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2021082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128366" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.09.100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuohong Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04566-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Cicala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.09.181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mannucci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tomashchuk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cicala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2020.100022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyue Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Zhao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jenkins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.12.220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHNLRDK3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Deng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab2a47" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.03.072" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Lupoi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2019.1609110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boucheron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.08.138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149438v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M31ZDZ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149439v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwei Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.03.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aussavy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Montavon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings7070091" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.06.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149453v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Szyndelman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0358-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.03.031" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQR39GWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.07.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.05.050" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DH8RD6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Masmoudi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.05.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X15500614" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149953v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duramou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Seichepine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.155" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149947v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.125" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.167" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149854v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vautherin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Planche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0059-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149853v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Cai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0048-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149855v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baicheng Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9851-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW0V43VQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9878-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJ7N8PMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Qiao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.05.031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.09.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508042v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149875v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinkun Suo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Guo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenya Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.08.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149884v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Seichepine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Hao Qiao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9592-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GHZZQKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149891v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Sun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.09.095" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TM6BTMB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149886v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allimant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billi&#232;res" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9560-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149890v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6529-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WDJQ6TXP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149889v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9659-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTV0CFLP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.072" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VWZ0QXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149899v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.08.032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFD457X3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Schreuders" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leparoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Siegmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9078-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3TPZZMS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149904v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9081-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXSLG80P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149909v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crisalia Mateus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bordes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9077-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J32MQQJL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149912v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Sokolov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1361/105996306X146992" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BMNS7JRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149921v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mateus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.04.084" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V91FK021-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294194v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hlawka" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v9.i1.100" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149916v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hlawka" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149926v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Liao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Zhu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Ma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.12.025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GW3QFD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149922v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780590921953" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149937v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1361/105996303770348555" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWNBGWRR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149942v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Imbert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00185-X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHT20BR6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149944v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nylen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hansbo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1999.tb08771.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG7220Z0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155940v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961222v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng&#232;n Cicala" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-173" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961170v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361113v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172180v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Salhi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dembinski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gougeon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03345367v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481534v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deng" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/plasmas-froids-generation-caracterisation-et-technologies" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03345342v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625935v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fourment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13863-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haglon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.08.142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Aberbache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Haglon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleurvacq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8010020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04696356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Corolleur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tchoumi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyraut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5010008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241245264" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aberbache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corolleur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.202200286" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Yan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Deng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingwen Lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127982" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624693v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingkun Chu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Dong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyou Ma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mannucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;n Cicala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2021082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuohong Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04566-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.09.100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Cicala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.09.181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mannucci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tomashchuk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cicala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2020.100022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyue Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Zhao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jenkins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.12.220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHNLRDK3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Deng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab2a47" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.03.072" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Lupoi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2019.1609110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boucheron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.08.138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149438v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M31ZDZ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aussavy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Montavon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings7070091" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwei Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.06.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGBX6KC9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.03.024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNWRB7RD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Szyndelman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0358-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.03.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQR39GWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.07.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Masmoudi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.05.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N605DPRG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.05.050" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DH8RD6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X15500614" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duramou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Seichepine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.155" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.125" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.167" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149854v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vautherin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Planche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0059-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149853v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Cai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0048-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baicheng Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9851-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW0V43VQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9878-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJ7N8PMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Qiao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.09.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVDVWQNQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.05.031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGW2NSW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508042v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinkun Suo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Guo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenya Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.08.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149886v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allimant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billi&#232;res" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9560-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6D1V7G0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149884v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Seichepine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Hao Qiao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9592-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GHZZQKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Sun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.09.095" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TM6BTMB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6529-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WDJQ6TXP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9659-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTV0CFLP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149894v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.072" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VWZ0QXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149899v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.08.032" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFD457X3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149904v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9081-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXSLG80P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149911v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Schreuders" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leparoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Siegmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9078-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3TPZZMS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149909v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crisalia Mateus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bordes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9077-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J32MQQJL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Sokolov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1361/105996306X146992" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BMNS7JRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294194v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hlawka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v9.i1.100" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149921v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mateus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.04.084" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V91FK021-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149916v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hlawka" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149926v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Liao" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Zhu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Ma" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.12.025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GW3QFD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149922v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780590921953" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149937v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1361/105996303770348555" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWNBGWRR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149942v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Imbert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00185-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHT20BR6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149944v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nylen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hansbo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1999.tb08771.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG7220Z0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155940v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961222v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng&#232;n Cicala" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-173" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961170v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287215v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361113v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172180v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Salhi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dembinski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gougeon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03345367v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481534v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deng" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/plasmas-froids-generation-caracterisation-et-technologies" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03345342v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>