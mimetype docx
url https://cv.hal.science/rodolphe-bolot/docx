--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1402,295 +1402,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective laser melting (SLM) of CX stainless steel: Theoretical calculation, process optimization and strengthening mechanism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of heat treatment on residual stress and wear resistance of CX stainless steel manufactured by Selective Laser Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wenyou Ma</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingkun Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.031⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.738-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624657v1</w:t>
+                <w:t xml:space="preserve">hal-05507910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat treatment on residual stress and wear resistance of CX stainless steel manufactured by Selective Laser Melting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective laser melting (SLM) of CX stainless steel: Theoretical calculation, process optimization and strengthening mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongdong Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sihao Deng</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyou Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.151-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507910v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the mechanisms involved in the tensile strength of a dissimilar Ti6Al4V/316L laser welded assembly</w:t>
               </w:r>
@@ -1810,130 +1810,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective laser melting (SLM) of CX stainless steel: Theoretical calculation, process optimization and strengthening mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongdong Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyou Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 73, pp.151-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmst.2020.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507913v1</w:t>
@@ -2072,177 +2072,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of post-heat treatments on the mechanical properties of CX stainless steel fabricated by selective laser melting</w:t>
+                <w:t xml:space="preserve">Microstructure and mechanical deformation behavior of selective laser melted Ti6Al4V ELI alloy porous structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shuohong Gao</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-020-04566-x⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 277, pp.128366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514835v1</w:t>
+                <w:t xml:space="preserve">hal-05507909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and mechanical properties of dissimilar Ti/Nb/Cu/steel laser joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2287,210 +2287,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94, pp.644-648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2020.09.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical deformation behavior of selective laser melted Ti6Al4V ELI alloy porous structures</w:t>
+                <w:t xml:space="preserve">Influence of post-heat treatments on the mechanical properties of CX stainless steel fabricated by selective laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Min Liu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuohong Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.8303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-04566-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05507909v1</w:t>
+                <w:t xml:space="preserve">hal-02514835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-assisted narrow gap arc welding of an 18MND5 steel thick plate</w:t>
               </w:r>
@@ -2753,491 +2753,491 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and mechanical deformation behavior of selective laser melted Ti6Al4V ELI alloy porous structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 277, pp.128366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective laser melting of WC reinforced maraging steel 300: Microstructure characterization and tribological performance</w:t>
+                <w:t xml:space="preserve">Mechanical and in vitro study of an isotropic Ti6Al4V lattice structure fabricated using selective laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaoyue Chen</w:t>
+                <w:t xml:space="preserve">Shuo Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruixin Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+                <w:t xml:space="preserve">Ziyu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.11.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 782, pp.209-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.12.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486964v1</w:t>
+                <w:t xml:space="preserve">hal-04149421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and in vitro study of an isotropic Ti6Al4V lattice structure fabricated using selective laser melting</w:t>
+                <w:t xml:space="preserve">Selective laser melting of WC reinforced maraging steel 300: Microstructure characterization and tribological performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Jenkins</w:t>
+                <w:t xml:space="preserve">Chaoyue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyou Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.12.220⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 371, pp.355 - 365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04149421v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of tribological performance by micro-arc oxidation treatment on selective laser melting Ti6Al4V alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyou Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunming Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3314,51 +3314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunjie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,77 +3435,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue strength improvement of selective laser melted Ti6Al4V using ultrasonic surface mechanical attrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocco Lupoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3703,64 +3703,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat treatment on the phase transformation and mechanical properties of Ti6Al4V fabricated by selective laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunjie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6518,302 +6518,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Thermal Conductivity of AlSi/Polyester Abradable Coatings: Effects of the Numerical Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very low pressure plasma sprayed alumina and yttria-stabilized zirconia thin dense coatings using a modified transferred arc plasma torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nannan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baicheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 258 (4), pp.1422-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.09.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-010-9592-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149884v1</w:t>
+                <w:t xml:space="preserve">hal-04149891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low pressure plasma sprayed alumina and yttria-stabilized zirconia thin dense coatings using a modified transferred arc plasma torch</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baicheng Zhang</w:t>
+                <w:t xml:space="preserve">Predicting the Thermal Conductivity of AlSi/Polyester Abradable Coatings: Effects of the Numerical Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Seichepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fu Sun</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jiang Hao Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 258 (4), pp.1422-1428. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1-2), pp.39-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.09.095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-010-9592-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149891v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low pressure plasma sprayed yttria-stabilized zirconia coating using a low-energy plasma gun</w:t>
               </w:r>
@@ -6971,51 +6971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nannan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10104,51 +10104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2B9F76E"/>
+    <w:nsid w:val="4635D0F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10335,51 +10335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625935v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fourment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13863-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haglon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.08.142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Aberbache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Haglon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleurvacq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8010020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04696356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Corolleur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tchoumi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyraut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5010008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241245264" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aberbache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corolleur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.202200286" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Yan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Deng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingwen Lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127982" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624693v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingkun Chu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Dong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyou Ma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mannucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;n Cicala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2021082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuohong Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04566-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.09.100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Cicala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.09.181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mannucci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tomashchuk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cicala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2020.100022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyue Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Zhao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jenkins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.12.220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHNLRDK3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Deng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab2a47" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.03.072" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Lupoi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2019.1609110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boucheron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.08.138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149438v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M31ZDZ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aussavy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Montavon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings7070091" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwei Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.06.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGBX6KC9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.03.024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNWRB7RD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Szyndelman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0358-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.03.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQR39GWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.07.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Masmoudi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.05.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N605DPRG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.05.050" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DH8RD6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X15500614" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duramou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Seichepine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.155" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.125" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.167" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149854v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vautherin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Planche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0059-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149853v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Cai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0048-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baicheng Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9851-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW0V43VQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9878-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJ7N8PMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Qiao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.09.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVDVWQNQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.05.031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGW2NSW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508042v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinkun Suo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Guo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenya Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.08.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149886v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allimant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billi&#232;res" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9560-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6D1V7G0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149884v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Seichepine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Hao Qiao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9592-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GHZZQKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Sun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.09.095" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TM6BTMB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6529-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WDJQ6TXP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9659-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTV0CFLP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149894v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.072" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VWZ0QXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149899v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.08.032" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFD457X3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149904v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9081-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXSLG80P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149911v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Schreuders" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leparoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Siegmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9078-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3TPZZMS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149909v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crisalia Mateus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bordes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9077-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J32MQQJL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Sokolov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1361/105996306X146992" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BMNS7JRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294194v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hlawka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v9.i1.100" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149921v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mateus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.04.084" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V91FK021-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149916v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hlawka" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149926v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Liao" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Zhu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Ma" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.12.025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GW3QFD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149922v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780590921953" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149937v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1361/105996303770348555" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWNBGWRR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149942v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Imbert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00185-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHT20BR6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149944v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nylen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hansbo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1999.tb08771.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG7220Z0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155940v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961222v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng&#232;n Cicala" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-173" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961170v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287215v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361113v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172180v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Salhi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dembinski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gougeon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03345367v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481534v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deng" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/plasmas-froids-generation-caracterisation-et-technologies" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03345342v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625935v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fourment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13863-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haglon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.08.142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Aberbache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Haglon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleurvacq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8010020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04696356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Corolleur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tchoumi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyraut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5010008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241245264" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aberbache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corolleur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.202200286" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Yan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Deng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingwen Lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127982" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624693v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingkun Chu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Dong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyou Ma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2020.09.031" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mannucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;n Cicala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2021082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuohong Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04566-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128366" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.09.100" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Cicala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.09.181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mannucci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tomashchuk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cicala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2020.100022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149421v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jenkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.12.220" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHNLRDK3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyue Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Zhao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Deng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab2a47" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.03.072" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Lupoi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2019.1609110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boucheron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.08.138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149438v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.06.076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M31ZDZ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aussavy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Montavon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings7070091" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwei Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.06.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGBX6KC9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.03.024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNWRB7RD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Szyndelman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-015-0358-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.03.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQR39GWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.07.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Masmoudi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.05.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N605DPRG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.05.050" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DH8RD6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X15500614" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duramou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Seichepine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.155" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.125" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.167" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149854v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vautherin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Planche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0059-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149853v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Cai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-013-0048-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baicheng Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9851-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW0V43VQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9878-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJ7N8PMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Qiao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.09.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVDVWQNQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.05.031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGW2NSW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508042v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinkun Suo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Guo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenya Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.08.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149886v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allimant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billi&#232;res" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9560-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6D1V7G0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149891v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Sun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.09.095" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TM6BTMB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149884v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Seichepine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Hao Qiao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9592-y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GHZZQKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6529-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WDJQ6TXP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9659-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTV0CFLP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149894v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.072" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VWZ0QXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149899v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.08.032" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFD457X3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149904v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9081-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXSLG80P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149911v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Schreuders" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leparoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Siegmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9078-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3TPZZMS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149909v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crisalia Mateus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bordes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9077-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J32MQQJL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Sokolov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1361/105996306X146992" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BMNS7JRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294194v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hlawka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v9.i1.100" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149921v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mateus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.04.084" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V91FK021-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149916v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hlawka" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149926v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Liao" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Zhu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Ma" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.12.025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GW3QFD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149922v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780590921953" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149937v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1361/105996303770348555" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWNBGWRR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149942v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Imbert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00185-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHT20BR6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149944v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nylen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hansbo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1999.tb08771.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG7220Z0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155940v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961222v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng&#232;n Cicala" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-173" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961170v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287215v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361113v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172180v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Salhi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dembinski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gougeon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03345367v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481534v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deng" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/plasmas-froids-generation-caracterisation-et-technologies" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03345342v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>