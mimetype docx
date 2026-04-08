--- v0 (2026-03-07)
+++ v1 (2026-04-08)
@@ -126,1470 +126,1399 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes et Applications des Sciences de l'Information Géographique pour des Territoires Durables</w:t>
+                <w:t xml:space="preserve">Evaluating the Effects of Transdisciplinary Research in the Context of Marine and Coastal Social-Ecological Systems. Preliminary insights from a systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marjan Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Libourel</w:t>
+                <w:t xml:space="preserve">Marc Léopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Josselin</w:t>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2025 Spatial Analysis and Geomatics 2025</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:t xml:space="preserve">Marine Transdisciplinarity: Co-evaluating the status quo and co-designing the way forward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Ocean and Society, Feb 2026, Kiel, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136495v1</w:t>
+                <w:t xml:space="preserve">hal-05554667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the 2023 International Symposium on Marine Geological and Biological Habitat Mapping (GeoHab '23). Saint-Gilles-Les-Bains, La Réunion, France, May 8-12.</w:t>
+                <w:t xml:space="preserve">Very-High Resolution Coral Reef Habitat Mapping using Pleiades Satellite Imagery in Mayotte, Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayley Cawthra</w:t>
-[...92 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Priscilla Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Theuerkauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Dupont</w:t>
+                <w:t xml:space="preserve">Sylvain Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Theuerkauff</w:t>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoHab 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GeoHab, May 2025, Key West, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-high resolution coral reef mapping in Mayotte using Satellite Imagery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessing past marine social-ecological systems transformations in the southwestern Indian Ocean: A case study approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna Mahajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th WIOMSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Mombassa, Kenya</w:t>
+              <w:t xml:space="preserve">Transformations Community &amp; Earth System Governance TC/ESG2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372087v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing urban landscapes through satellite data to predict abundance of Aedes mosquito breeding sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the Impacts of Transdisciplinary Research - A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Teillet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Renaud Marti</w:t>
+                <w:t xml:space="preserve">Marc Leopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMED 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Data Science Institute of Hasselt University, Sep 2024, Hasselt, Belgium. 35 p</w:t>
+              <w:t xml:space="preserve">Methods for the long-term evaluation of COllaborative REsearch approaches and their impacts on the management of marine Social-EcologicAl Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777792v1</w:t>
+                <w:t xml:space="preserve">hal-05547450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal predictions of mosquito potential breeding sites and densities: integration of satellite imagery, in-situ data, and process-based modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Very-high resolution coral reef mapping in Mayotte using Satellite Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Demarchi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Theuerkauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th WIOMSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Mombassa, Kenya</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04773426v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sen2TimeFusion: a remote sensing image processing chain to improve deeper seafloor feature extraction using Sentinel-2 time-series imagery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyzing urban landscapes through satellite data to predict abundance of Aedes mosquito breeding sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catry Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geohab 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geohab, May 2023, Saint-Gilles (Reunion Island), Réunion</w:t>
+              <w:t xml:space="preserve">GEOMED 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Data Science Institute of Hasselt University, Sep 2024, Hasselt, Belgium. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440404v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the practicalities of collaboration, data and code sharing across the globe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matt Buys</w:t>
+                <w:t xml:space="preserve">Spatial and temporal predictions of mosquito potential breeding sites and densities: integration of satellite imagery, in-situ data, and process-based modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Data Alliance 20th Plenary (RDA P20)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7770148⟩</w:t>
+              <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Belem, Brazil. pp.539-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-3-2024-539-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371759v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04773426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine conservation and spatial analysis – some data challenges and priorities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sen2TimeFusion: a remote sensing image processing chain to improve deeper seafloor feature extraction using Sentinel-2 time-series imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDA 20th Plenary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">Geohab 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geohab, May 2023, Saint-Gilles (Reunion Island), Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363806v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation-only learning of 4DVarNet neural schemes for the reconstruction of sea surface turbidity dynamics from gappy satellite images</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insights into the practicalities of collaboration, data and code sharing across the globe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Minahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael Lammey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn Rittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Buys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2023: European Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15977⟩</w:t>
+              <w:t xml:space="preserve">Research Data Alliance 20th Plenary (RDA P20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RDA, Mar 2023, Gothenburg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7770148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363493v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote-sensing image processing chains to improve deeper seafloor feature extraction using Sentinel-2 time-series imagery in the SWIO</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marine conservation and spatial analysis – some data challenges and priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th WIOMSA Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WIOMSA, Oct 2022, Port Elizabeth, South Africa</w:t>
+              <w:t xml:space="preserve">RDA 20th Plenary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363808v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing analysis of the links between urban landscapes and the risk of exposure to Aedes mosquitoes, vectors of arboviruses.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Observation-only learning of 4DVarNet neural schemes for the reconstruction of sea surface turbidity dynamics from gappy satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dorffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoOneHealth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2023: European Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geophysical Union, Apr 2023, Vienna, Austria. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380629v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Seafloor and Marine Habitat Mapping in Data Poor Regions using ICESat-2 Satellite-based LiDAR and Very-high Resolution Imagery Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn El Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1664,1959 +1593,2140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Long-Term Effects of Marine Protected Areas on Poverty: A 18-year Experiment in Tanzania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Remote sensing analysis of the links between urban landscapes and the risk of exposure to Aedes mosquitoes, vectors of arboviruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. WIOMSA Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WIOMSA, Oct 2022, Port Elizabeth, South Africa</w:t>
+              <w:t xml:space="preserve">GeoOneHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche pour le Développement; Institut Pasteur du Cambodge; Shoklo Malaria Research Unit, Dec 2022, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363809v1</w:t>
+                <w:t xml:space="preserve">hal-04380629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centipède: Un réseau collaboratif de bases GNSS RTK favorisant une géolocalisation de haute précision gratuite à La Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote-sensing image processing chains to improve deeper seafloor feature extraction using Sentinel-2 time-series imagery in the SWIO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poulain</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th WIOMSA Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIOMSA, Oct 2022, Port Elizabeth, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900398v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish2Sustainability: An international initiative for better understanding small-scale fisheries contributions to the sustainable development goals (SDG)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessing the Long-Term Effects of Marine Protected Areas on Poverty: A 18-year Experiment in Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Desbureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Small-scale Fisheries Congress (WSFC) Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">12. WIOMSA Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIOMSA, Oct 2022, Port Elizabeth, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363807v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the (data) gap! What to do when you don’t have good coastal bathymetry?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Centipède: Un réseau collaboratif de bases GNSS RTK favorisant une géolocalisation de haute précision gratuite à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pennober Gwenaelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoastGIS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Saint-Denis, Réunion. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10256254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371764v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and characterizing eelgrass beds in Placentia Bay and Trinity Bay, Newfoundland and Labrador, Canada</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fish2Sustainability: An international initiative for better understanding small-scale fisheries contributions to the sustainable development goals (SDG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evan N. Edinger</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chuenpagdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leopold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHab 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, Canada</w:t>
+              <w:t xml:space="preserve">World Small-scale Fisheries Congress (WSFC) Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371763v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The detection of socio-economic impacts of protected area creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeaneth Machicao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhisa Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERN Science Symposium 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, Australia. pp.34-40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14264/0f7b999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very High Resolution Satellite-Derived Bathymetry Mapping using ICESat-2 and Pleiades-1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mapping and characterizing eelgrass beds in Placentia Bay and Trinity Bay, Newfoundland and Labrador, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Sneep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Collin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lebris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan N. Edinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union (AGU), Dec 2021, New Orleans, United States. pp.G54A-08</w:t>
+              <w:t xml:space="preserve">GeoHab 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371760v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits to Blue Growth, Stream: Governing, Steering and Managing the Blue Realm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mind the (data) gap! What to do when you don’t have good coastal bathymetry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and the Sea XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MARE, Jun 2021, Online, Netherlands</w:t>
+              <w:t xml:space="preserve">CoastGIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Raseborg, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371762v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbalanced assessments of Aichi Target 11 - A review of MPA network performance indicators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Very High Resolution Satellite-Derived Bathymetry Mapping using ICESat-2 and Pleiades-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Le Quilleuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joachim Claudet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marine Conservation Congress (IMCC) 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCB, Aug 2020, Online, Germany</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU), Dec 2021, New Orleans, United States. pp.G54A-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371771v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données bathymétriques collaboratives en support à l’étude des environnements marins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Limits to Blue Growth, Stream: Governing, Steering and Managing the Blue Realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Novaczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géomatiques de la Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Saint-Leu (La Réunion), France</w:t>
+              <w:t xml:space="preserve">People and the Sea XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MARE, Jun 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371773v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and gaps in use of area-based management tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Données bathymétriques collaboratives en support à l’étude des environnements marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Claudet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Novaczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marine Conservation Congress (IMCC) 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCB, Aug 2020, Online, Germany</w:t>
+              <w:t xml:space="preserve">Rencontres Géomatiques de la Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Saint-Leu (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371770v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LADIVA - Littoraux, Îles et Archipels. Vulnérabilité, adaptation, viabilité des territoires insulaires et côtiers. Groupe de recherche de l’UMR 228 ESPACE-DEV</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Benefits and gaps in use of area-based management tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire - La planification stratégique mer et littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Mer; UNESCO, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">International Marine Conservation Congress (IMCC) 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCB, Aug 2020, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922532v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-supervised learning framework based on spatio-temporal semantic events for maritime anomaly detection and behavior analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unbalanced assessments of Aichi Target 11 - A review of MPA network performance indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairi Meehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aldo Napoli</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoastGIS 2013 - The 11th International Symposium for GIS and Computer Cartography for Coastal Zone Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Victoria, Canada. 4 p</w:t>
+              <w:t xml:space="preserve">International Marine Conservation Congress (IMCC) 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCB, Aug 2020, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850278v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve geospatial data usability: from metadata to quality-aware GIS community</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">LADIVA - Littoraux, Îles et Archipels. Vulnérabilité, adaptation, viabilité des territoires insulaires et côtiers. Groupe de recherche de l’UMR 228 ESPACE-DEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE Pre-Conference working group on spatial data usability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Aalborg, Denmark. pp.6</w:t>
+              <w:t xml:space="preserve">Webinaire - La planification stratégique mer et littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Mer; UNESCO, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589086v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional User Manual (MUM): A Tool to Manage and Communicate Data Quality Information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A semi-supervised learning framework based on spatio-temporal semantic events for maritime anomaly detection and behavior analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of TIES and the Spatial Accuracy Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Portland, Maine. USA, United States. 10pp</w:t>
+              <w:t xml:space="preserve">CoastGIS 2013 - The 11th International Symposium for GIS and Computer Cartography for Coastal Zone Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Victoria, Canada. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622329v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to improve geospatial data usability: from metadata to quality-aware GIS community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bedard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGILE Pre-Conference working group on spatial data usability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Aalborg, Denmark. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards Multidimensional User Manuals for Geospatial Datasets: Legal Issues, Research Challenges and Technological Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leihta, Austria. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-00622338v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidimensional User Manual (MUM): A Tool to Manage and Communicate Data Quality Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint meeting of TIES and the Spatial Accuracy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Portland, Maine. USA, United States. 10pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding the Contributions of Small-Scale Fisheries to the Sustainable Development Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Razanakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravaka Randrianandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shehu Akintola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Nice, France. 2025, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Driven Reconstruction of Sea Surface Turbidity Dynamics with 4dVarNet Neural Scheme Applied To Gappy Satellite Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dorffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2023: IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena, CA, United States. </w:t>
@@ -3706,51 +3816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Meneguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3801,103 +3911,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducing Deep Learning experiments: common challenges and recommendations for improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeaneth Machicao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ben Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Meneguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t>
@@ -3906,6945 +4016,7184 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6587694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation-only deep learning for gappy satellite-derived ocean colour data using 4DVarNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dorffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tgrs.2025.3624465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05338406v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing urban landscapes using very-high resolution satellite imagery to predict Ae. albopictus larval presence probability in public spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0335794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0335794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contributions of coastal small-scale fisheries toward the sustainable development goals: a Kenyan Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E N Fondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R E Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E N Kimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C N Munga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wambiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44183-025-00117-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05042096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global patterns and drivers of untracked industrial fishing in coastal marine protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389 (6758), pp.396--401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.ado9468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-resolution species distribution modelling of two coastal biogenic habitat-forming species in an Ecologically and Biologically Significant Area of the Bay of Fundy, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum A Mireault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lawton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura L Teed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig John Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, 0126 [18 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2025-0126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping and Characterizing Eelgrass Meadows Using UAV Imagery in Placentia Bay and Trinity Bay, Newfoundland and Labrador, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Sneep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lebris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Edinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3471), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16083471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring fine-scale urban landscapes using satellite data to predict the distribution of Aedes mosquito breeding sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), 18 [20 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-024-00378-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The socioeconomic and environmental niche of protected areas reveals global conservation gaps and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53241-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing linguistic obstacles in multidisciplinary, multinational, and multilingual research projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Stall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeaneth Machicao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (12), pp.e0311967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0311967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04822119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimising occurrence data in species distribution models: sample size, positional uncertainty, and sampling bias matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítězslav Moudrý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Bazzichetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Remelgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e07294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A methodological framework for capturing marine small-scale fisheries' contributions to the sustainable development goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Razanakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Randrianandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akintola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-024-01470-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DeepWealth: A generalizable open-source deep learning framework using satellite images for well-being estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeaneth Machicao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro L.P. Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.101785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The long‐term impacts of Marine Protected Areas on fish catch and socioeconomic development in Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Desbureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (6), pp.e13048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.13048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ship Detection With SAR C-Band Satellite Images: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.14353 - 14367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jstars.2024.3437187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04749322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The MSP Index: A tool to guide and assess marine spatial planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Zuercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Groulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44183-023-00022-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planning from scratch: A new modelling approach for designing protected areas in remote, data‐poor regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Suet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abakar Saleh Wachoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (9), pp.2018-2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Striking a balance between ecological, economic, governance, and social dimensions in marine protected area network evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairi Meehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/csp2.12989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservation ready marine spatial planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tundi Agardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.105655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2023.105655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop on 3D mapping of habitats and biological communities with underwater photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Van Audenhaege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahamadaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sneessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayley Cawthra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/rio.9.e115796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Very High-Resolution Satellite-Derived Bathymetry and Habitat Mapping Using Pleiades-1 and ICESat-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Le Quilleuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14010133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic use of ecosystem services and co‐benefits for Sustainable Development Goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel E Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sd.2448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridging theory and practice in ecosystem services mapping: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Trégarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment Systems and Decisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10669-021-09839-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03498618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitigation Strategies to Improve Reproducibility of Poverty Estimations From Remote Sensing Images Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeaneth Machicao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Riadh Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Meneguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrêa Pedro Luiz Pizzigatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (8), pp.e2022EA002379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022ea002379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAR Satellite Imagery Reveals the Impact of the Covid-19 Crisis on Ship Frequentation in the French Mediterranean Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Pita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.845419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.845419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benefits and gaps in area-based management tools for the ocean Sustainable Development Goal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.349-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-020-00659-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seascape ecology: identifying research priorities for an emerging ocean sustainability science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Pittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. L. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Alvarez-Berastegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Andréfouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 663, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cumulative impact assessments can show the benefits of integrating land-based management with marine spatial planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Thiault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 787, pp.147339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seafloor mapping to support conservation planning in an ecologically unique fjord in Newfoundland and Labrador, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Proudfoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Edinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Copeland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11852-020-00746-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating fine‐scale seafloor mapping and spatial pattern metrics into marine conservation prioritization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Proudfoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.3360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Residual marine protected areas five years on: Are we still favouring ease of establishment over need for protection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alana Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kittinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (9), pp.1758-1764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.3374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How far have we come? A review of MPA network performance indicators in reaching qualitative elements of Aichi Target 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairi C Meehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie C Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.12746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087070v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Roadmap for using the UN decade of ocean science for sustainable development in support of science, policy, and action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William W L Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elva Escobar-Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2019.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representation does not necessarily reduce threats to biodiversity: Australia's Commonwealth marine protected area system, 2012–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayden Cockerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alana Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Álvarez-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 252, pp.108813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality and usability challenges of global marine biodiversity databases: An example for marine mammal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítězslav Moudrý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.101051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessel noise in spatially constricted areas: Modeling acoustic footprints of large vessels in the Cabot Strait, Eastern Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Cominelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Halliday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Pine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Casey Hilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, pp.105255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2020.105255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canada's uncharted conservation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 364 (6447), pp.1243 - 1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aax9060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a framework for terrain attribute selection in environmental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lecours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin E Simms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa L Lucieer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig J Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89, pp.19 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Movement Data to Objects Behavior Using Semantic Trajectory and Semantic Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (2 - Special Issue: Special Issue on Coastal and Marine Geographic Information Systems), pp.126-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490419.2014.902885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Spatial Data Quality Information Analysis Tools for Experts Assessing the Fitness for Use of Spatial Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (3), pp.261-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658810600911879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidimensional management of geospatial data quality information for its dynamic use within Geographical Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (2), pp.205--215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidimensional management of geospatial data quality information for its dynamic use within Geographical Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (2), pp.205-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indicateurs de qualité pour réduire les risques de mauvaise utilisation des données géospatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedard Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (1), pp.35--57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five actions to close the gap between marine spatial planning research and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Reimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxine Westhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Research Agenda for Sustainable Ocean Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.163-174, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781035325757.00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanal fisheries through the lens of the sustainable development goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.50-53, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of researchers in sustainability science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.124-127, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pêcheries artisanales au prisme des objectifs de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Fondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.50-53, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercheurs et chercheuses en science de la durabilité : quels profils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.124-127, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrity and trust of geographic information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Mireille Batton‐Hubert, Eric Desjardin et François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley/ISTE Editions, Chapter 4, 28 p., 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119507284.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrité et confiance des données géographiques.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Imperfection of Geographic Information: Concepts and Terminologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sous la direction de Mireille Batton‐Hubert, Eric Desjardin et François Pinet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Batton‐Hubert; Eric Desjardin; François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'imperfection des données géographiques 1.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, pp.11-24, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413637v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfection of Geographic Information: Concepts and Terminologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intégrité et confiance des données géographiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Mireille Batton‐Hubert; Eric Desjardin; François Pinet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Mireille Batton‐Hubert, Eric Desjardin et François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'imperfection des données géographiques 1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, Chapitre 4, 31 p., 2019, 9781784056247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381545v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Basics: Improving Information About Small-Scale Fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda Agapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Chuenpagdee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Gee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew F. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chuenpagdee R.; Jentoft S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transdisciplinarity for Small-Scale Fisheries Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MARE Publication Series, vol 21, Springer, Cham, 2019, 978-3-319-94937-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-94938-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts et terminologies de l’imperfection de l’information géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’imperfection des données géographiques 1 Bases théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, 2019, 9781784056247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Data Quality: concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">?. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals of Spatial Data Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.31-42, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External quality evaluation of geographical applications: an ontological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">?. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals of Spatial Data Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.255-270, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'information géographique: concepts généraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">?. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualité de l'information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 10pp., 2005, Hermès Sciences traité IGAT, série Géomatique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la qualité externe de l'information géographique : une approche ontologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Devillers, Rodolphe &amp; Jeansoulin, Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualité de l'information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier (Hermès Sciences ), pp.293-309, 2005, Traité IGAT, série Géomatique, 2-7462-1097-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation-only deep learning for gappy satellite-derived ocean colour data using 4DVarNet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Méthodes et Applications des Sciences de l'Information Géographique pour des Territoires Durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Mouillot</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ird-05338406v2</w:t>
+              <w:t xml:space="preserve">SAGEO 2025 Spatial Analysis and Geomatics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Avignon, France. Avignon Université, 444 p., 2025, 978-2-910545-13-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing urban landscapes using very-high resolution satellite imagery to predict Ae. albopictus larval presence probability in public spaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Proceedings of the 2023 International Symposium on Marine Geological and Biological Habitat Mapping (GeoHab '23). Saint-Gilles-Les-Bains, La Réunion, France, May 8-12.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayley Cawthra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4984 lines deleted...]
-                <w:t xml:space="preserve">hal-01479592v1</w:t>
+              <w:t xml:space="preserve">GeoHab 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SCO-BioEOS, Suivi des Variables Essentielles de la Biodiversité côtière : Mise en Oeuvre sur le Site Pilote de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lavrard-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Minghelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ifremer; CNES; Préfecture de La Réunion/SGAR. 2025, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10854,156 +11203,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen2Chain: An Open-Source Toolbox for Processing Sentinel-2 Satellite Images and Producing Time-Series of Spectral Indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Commins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:8c61f49768792b627f42fd8c3c1892918fb7f45d;origin=https://framagit.org/espace-dev/sen2chain.git;visit=swh:1:snp:a52f58fd643e119591f1b4ae9d9414373e63b6b5;anchor=swh:1:rev:7972ad2521dfd031b9c394e12b924046132c6346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11013,130 +11362,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Australia's marine (un)protected areas : government zoning bias has left marine life in peril since 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Alvarez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, en ligne [6 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11146,91 +11495,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de la géomatique à l'étude et la gestion des environnements marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Paris Est, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04369024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11240,120 +11589,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topics from the 15th Spatial Analysis and Geomatics (SAGEO 2019) conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74 (3), pp.iii-iv, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/geomat-2020-0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11363,254 +11712,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals of Spatial Data Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Publishing Company, pp.312, 2006, 1905209568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'information géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, Hermès Science, Traité IGAT (Information Géographique et Aménagement du Territoire), série Géomatique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'information géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier Hermès Science, 10pp., 2005, Traité IGAT (Information Géographique et Aménagement du Territoire)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11620,114 +11969,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un système multidimensionnel d'information sur la qualité des données géospatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Marne la Vallée, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00008930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId351"/>
+      <w:footerReference w:type="default" r:id="rId357"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11795,51 +12144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="831E26DF"/>
+    <w:nsid w:val="EB7C7304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12026,51 +12375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-devillers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0784-847X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Cawthra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Minahan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Lammey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Rittman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Buys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7770148" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Morand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn El Moussaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lebreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Le Quilleuc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aubry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennober Gwenaelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10256254" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chuenpagdee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sneep" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lebris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan N. Edinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Corr&#234;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhisa Kondo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14264/0f7b999" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reimer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Meehan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Singh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Novaczek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371770v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850278v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vandecasteele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan B&#233;dard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randrianandrasana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehu Akintola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1364" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363492v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieeeigarss.org/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281712" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738323v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbess" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meneguzzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587702" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Meneguzzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587694" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Westhead" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035325757.00026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112181v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fondo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fondo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413348v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413637v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381545v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054869v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Agapito" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F. Johnson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94938-3_20" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622306v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622304v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasseur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622308v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05338406v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2025.3624465" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pottier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0335794" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05042096v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N Fondo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Bitoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N Kimani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C N Munga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wambiji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00117-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195771v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Manach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado9468" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418160v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum A Mireault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lawton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misiuk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L Teed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig John Brown" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2025-0126" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553977v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Edinger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16083471" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746119v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53241-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04667437v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t&#283;zslav Moudr&#253;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Bazzichetto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Remelgado" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07294" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645479v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abbes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L.P. Corr&#234;a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101785" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724396v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13048" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04749322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3437187" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230975v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Zuercher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Groulx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00022-w" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324186v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducros" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messager" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakar Saleh Wachoum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14470" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147855v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.12989" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098779v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tundi Agardy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105655" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363491v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahamadaly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Price" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sneessens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e115796" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846167v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2448" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03533788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jasinski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010133" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03498618v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-021-09839-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761874v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corr&#234;a Pedro Luiz Pizzigatti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002379" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363494v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pita" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Viguier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.845419" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206472v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Reimer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-020-00659-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Pittman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Yates" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Bouchet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alvarez-Berastegui" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13661" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228740v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loiseau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147339" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014409v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pressey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Ward" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Grech" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kittinger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3374" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914260v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Proudfoot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Brown" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Copeland" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-020-00746-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914214v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3360" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087070v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi C Meehan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12746" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365617v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W L Cheung" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Escobar-Briones" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2019.10.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014396v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayden Cockerell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvarez-Romero" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108813" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914251v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101051" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914191v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cominelli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Halliday" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casey Hilliard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lawson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2020.105255" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033969v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lemieux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Gray" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9060" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823607v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecours" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin E Simms" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L Lucieer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig J Brown" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.027" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002799v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2014.902885" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622256v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810600911879" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622257v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479583v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479592v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedard Y." TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gervais" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054109v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavrard-Meyer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773840v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Commins" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Miranville" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c61f49768792b627f42fd8c3c1892918fb7f45d;origin=https://framagit.org/espace-dev/sen2chain.git;visit=swh:1:snp:a52f58fd643e119591f1b4ae9d9414373e63b6b5;anchor=swh:1:rev:7972ad2521dfd031b9c394e12b924046132c6346" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186528v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pressey" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Alvarez-Romero" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ward" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04369024v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371767v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0024" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622300v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488712v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622301v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008930v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-devillers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0784-847X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554667v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214845v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Mahajan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Minahan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Lammey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Rittman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Buys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7770148" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Morand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15977" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn El Moussaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lebreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Le Quilleuc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aubry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Girard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennober Gwenaelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10256254" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chuenpagdee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Corr&#234;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhisa Kondo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14264/0f7b999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sneep" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lebris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan N. Edinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reimer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Novaczek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Meehan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ban" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Singh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vandecasteele" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622329v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan B&#233;dard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randrianandrasana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehu Akintola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363492v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieeeigarss.org/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281712" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738323v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbess" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meneguzzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587702" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Meneguzzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587694" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05338406v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2025.3624465" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pottier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0335794" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05042096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N Fondo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Bitoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N Kimani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C N Munga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wambiji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00117-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195771v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Manach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado9468" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum A Mireault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lawton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misiuk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L Teed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig John Brown" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2025-0126" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Edinger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16083471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53241-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04667437v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t&#283;zslav Moudr&#253;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Bazzichetto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Remelgado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07294" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abbes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L.P. Corr&#234;a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101785" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13048" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04749322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3437187" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Zuercher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Groulx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00022-w" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messager" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakar Saleh Wachoum" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14470" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147855v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.12989" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tundi Agardy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105655" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahamadaly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Price" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sneessens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Cawthra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e115796" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03533788v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jasinski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010133" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846167v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2448" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03498618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-021-09839-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761874v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corr&#234;a Pedro Luiz Pizzigatti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002379" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363494v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pita" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Viguier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.845419" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Reimer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-020-00659-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277734v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Pittman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Yates" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Bouchet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alvarez-Berastegui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13661" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228740v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loiseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147339" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914260v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Proudfoot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Brown" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Copeland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-020-00746-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914214v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3360" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014409v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pressey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Ward" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Grech" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kittinger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3374" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087070v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi C Meehan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12746" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365617v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W L Cheung" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Escobar-Briones" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2019.10.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014396v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayden Cockerell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvarez-Romero" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108813" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914251v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101051" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914191v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cominelli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Halliday" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casey Hilliard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lawson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2020.105255" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033969v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lemieux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Gray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9060" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823607v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecours" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin E Simms" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L Lucieer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig J Brown" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.027" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002799v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2014.902885" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622256v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810600911879" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479583v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622257v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479592v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedard Y." TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gervais" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987253v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Westhead" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035325757.00026" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fondo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112824v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699294v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fondo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744545v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413348v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coste" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381545v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413637v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054869v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Agapito" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gee" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F. Johnson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94938-3_20" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747631v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622306v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622304v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasseur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622308v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622375v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136495v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154727v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054109v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavrard-Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773840v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Commins" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Miranville" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c61f49768792b627f42fd8c3c1892918fb7f45d;origin=https://framagit.org/espace-dev/sen2chain.git;visit=swh:1:snp:a52f58fd643e119591f1b4ae9d9414373e63b6b5;anchor=swh:1:rev:7972ad2521dfd031b9c394e12b924046132c6346" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186528v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pressey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Alvarez-Romero" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ward" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04369024v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371767v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0024" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622300v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488712v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622301v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008930v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>