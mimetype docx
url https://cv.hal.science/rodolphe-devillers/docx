--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -285,467 +285,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-High Resolution Coral Reef Habitat Mapping using Pleiades Satellite Imagery in Mayotte, Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing past marine social-ecological systems transformations in the southwestern Indian Ocean: A case study approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Dupont</w:t>
+                <w:t xml:space="preserve">Adrien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Theuerkauff</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shauna Mahajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHab 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GeoHab, May 2025, Key West, Florida, United States</w:t>
+              <w:t xml:space="preserve">Transformations Community &amp; Earth System Governance TC/ESG2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214845v1</w:t>
+                <w:t xml:space="preserve">hal-05493549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing past marine social-ecological systems transformations in the southwestern Indian Ocean: A case study approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the Impacts of Transdisciplinary Research - A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations Community &amp; Earth System Governance TC/ESG2025 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Johannesburg, South Africa</w:t>
+              <w:t xml:space="preserve">Methods for the long-term evaluation of COllaborative REsearch approaches and their impacts on the management of marine Social-EcologicAl Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493549v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Impacts of Transdisciplinary Research - A Systematic Literature Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+                <w:t xml:space="preserve">Very-High Resolution Coral Reef Habitat Mapping using Pleiades Satellite Imagery in Mayotte, Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Theuerkauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Leopold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods for the long-term evaluation of COllaborative REsearch approaches and their impacts on the management of marine Social-EcologicAl Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">GeoHab 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GeoHab, May 2025, Key West, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547450v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very-high resolution coral reef mapping in Mayotte using Satellite Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Theuerkauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th WIOMSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Mombassa, Kenya</w:t>
@@ -1033,64 +1033,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen2TimeFusion: a remote sensing image processing chain to improve deeper seafloor feature extraction using Sentinel-2 time-series imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1468,342 +1468,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Seafloor and Marine Habitat Mapping in Data Poor Regions using ICESat-2 Satellite-based LiDAR and Very-high Resolution Imagery Fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote-sensing image processing chains to improve deeper seafloor feature extraction using Sentinel-2 time-series imagery in the SWIO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHab 2022 Marine Geological &amp; Habitat Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Venise, Italy</w:t>
+              <w:t xml:space="preserve">12th WIOMSA Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIOMSA, Oct 2022, Port Elizabeth, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854764v1</w:t>
+                <w:t xml:space="preserve">hal-04363808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing analysis of the links between urban landscapes and the risk of exposure to Aedes mosquitoes, vectors of arboviruses.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Seafloor and Marine Habitat Mapping in Data Poor Regions using ICESat-2 Satellite-based LiDAR and Very-high Resolution Imagery Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn El Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Le Quilleuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoOneHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche pour le Développement; Institut Pasteur du Cambodge; Shoklo Malaria Research Unit, Dec 2022, Phnom Penh, Cambodia</w:t>
+              <w:t xml:space="preserve">GeoHab 2022 Marine Geological &amp; Habitat Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380629v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote-sensing image processing chains to improve deeper seafloor feature extraction using Sentinel-2 time-series imagery in the SWIO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+                <w:t xml:space="preserve">Remote sensing analysis of the links between urban landscapes and the risk of exposure to Aedes mosquitoes, vectors of arboviruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th WIOMSA Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WIOMSA, Oct 2022, Port Elizabeth, South Africa</w:t>
+              <w:t xml:space="preserve">GeoOneHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche pour le Développement; Institut Pasteur du Cambodge; Shoklo Malaria Research Unit, Dec 2022, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363808v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Long-Term Effects of Marine Protected Areas on Poverty: A 18-year Experiment in Tanzania</w:t>
               </w:r>
@@ -1914,77 +1914,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centipède: Un réseau collaboratif de bases GNSS RTK favorisant une géolocalisation de haute précision gratuite à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Chuenpagdee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leopold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Small-scale Fisheries Congress (WSFC) Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2150,381 +2150,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The detection of socio-economic impacts of protected area creation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mind the (data) gap! What to do when you don’t have good coastal bathymetry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERN Science Symposium 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoastGIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Raseborg, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371761v1</w:t>
+                <w:t xml:space="preserve">hal-04371764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and characterizing eelgrass beds in Placentia Bay and Trinity Bay, Newfoundland and Labrador, Canada</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katleen Robert</w:t>
+                <w:t xml:space="preserve">The detection of socio-economic impacts of protected area creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeaneth Machicao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhisa Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHab 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TERN Science Symposium 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, Australia. pp.34-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14264/0f7b999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371763v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the (data) gap! What to do when you don’t have good coastal bathymetry?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping and characterizing eelgrass beds in Placentia Bay and Trinity Bay, Newfoundland and Labrador, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Sneep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lebris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan N. Edinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoastGIS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Raseborg, Finland</w:t>
+              <w:t xml:space="preserve">GeoHab 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371764v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very High Resolution Satellite-Derived Bathymetry Mapping using ICESat-2 and Pleiades-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyson Le Quilleuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3264,443 +3264,7190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Multidimensional User Manuals for Geospatial Datasets: Legal Issues, Research Challenges and Technological Perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional User Manual (MUM): A Tool to Manage and Communicate Data Quality Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Gervais</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leihta, Austria. 10pp</w:t>
+              <w:t xml:space="preserve">Joint meeting of TIES and the Spatial Accuracy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Portland, Maine. USA, United States. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622338v1</w:t>
+                <w:t xml:space="preserve">hal-00622329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional User Manual (MUM): A Tool to Manage and Communicate Data Quality Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Multidimensional User Manuals for Geospatial Datasets: Legal Issues, Research Challenges and Technological Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bedard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Bédard</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jeansoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of TIES and the Spatial Accuracy Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Portland, Maine. USA, United States. 10pp</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leihta, Austria. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation-only deep learning for gappy satellite-derived ocean colour data using 4DVarNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dorffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tgrs.2025.3624465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05338406v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing urban landscapes using very-high resolution satellite imagery to predict Ae. albopictus larval presence probability in public spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0335794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0335794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contributions of coastal small-scale fisheries toward the sustainable development goals: a Kenyan Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E N Fondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R E Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E N Kimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C N Munga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wambiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44183-025-00117-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05042096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global patterns and drivers of untracked industrial fishing in coastal marine protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389 (6758), pp.396--401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.ado9468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-resolution species distribution modelling of two coastal biogenic habitat-forming species in an Ecologically and Biologically Significant Area of the Bay of Fundy, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum A Mireault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lawton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura L Teed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig John Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, 0126 [18 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2025-0126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping and Characterizing Eelgrass Meadows Using UAV Imagery in Placentia Bay and Trinity Bay, Newfoundland and Labrador, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Sneep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lebris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Edinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3471), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16083471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring fine-scale urban landscapes using satellite data to predict the distribution of Aedes mosquito breeding sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), 18 [20 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-024-00378-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The socioeconomic and environmental niche of protected areas reveals global conservation gaps and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53241-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DeepWealth: A generalizable open-source deep learning framework using satellite images for well-being estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeaneth Machicao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro L.P. Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.101785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimising occurrence data in species distribution models: sample size, positional uncertainty, and sampling bias matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítězslav Moudrý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Bazzichetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Remelgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e07294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing linguistic obstacles in multidisciplinary, multinational, and multilingual research projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Stall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeaneth Machicao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (12), pp.e0311967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0311967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04822119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A methodological framework for capturing marine small-scale fisheries' contributions to the sustainable development goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Razanakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Randrianandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akintola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-024-01470-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The long‐term impacts of Marine Protected Areas on fish catch and socioeconomic development in Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Desbureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (6), pp.e13048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.13048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ship Detection With SAR C-Band Satellite Images: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.14353 - 14367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jstars.2024.3437187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04749322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The MSP Index: A tool to guide and assess marine spatial planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Zuercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Groulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44183-023-00022-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planning from scratch: A new modelling approach for designing protected areas in remote, data‐poor regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Suet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abakar Saleh Wachoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (9), pp.2018-2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Striking a balance between ecological, economic, governance, and social dimensions in marine protected area network evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairi Meehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/csp2.12989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservation ready marine spatial planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tundi Agardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.105655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2023.105655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop on 3D mapping of habitats and biological communities with underwater photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Van Audenhaege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahamadaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sneessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayley Cawthra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/rio.9.e115796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic use of ecosystem services and co‐benefits for Sustainable Development Goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel E Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sd.2448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Very High-Resolution Satellite-Derived Bathymetry and Habitat Mapping Using Pleiades-1 and ICESat-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Le Quilleuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14010133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridging theory and practice in ecosystem services mapping: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Trégarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment Systems and Decisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10669-021-09839-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03498618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitigation Strategies to Improve Reproducibility of Poverty Estimations From Remote Sensing Images Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeaneth Machicao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Riadh Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Meneguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrêa Pedro Luiz Pizzigatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (8), pp.e2022EA002379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022ea002379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAR Satellite Imagery Reveals the Impact of the Covid-19 Crisis on Ship Frequentation in the French Mediterranean Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Pita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.845419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.845419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seascape ecology: identifying research priorities for an emerging ocean sustainability science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Pittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. L. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Alvarez-Berastegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Andréfouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 663, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benefits and gaps in area-based management tools for the ocean Sustainable Development Goal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.349-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-020-00659-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cumulative impact assessments can show the benefits of integrating land-based management with marine spatial planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Thiault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 787, pp.147339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seafloor mapping to support conservation planning in an ecologically unique fjord in Newfoundland and Labrador, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Proudfoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Edinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Copeland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11852-020-00746-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating fine‐scale seafloor mapping and spatial pattern metrics into marine conservation prioritization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Proudfoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.3360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Residual marine protected areas five years on: Are we still favouring ease of establishment over need for protection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alana Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kittinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (9), pp.1758-1764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.3374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How far have we come? A review of MPA network performance indicators in reaching qualitative elements of Aichi Target 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairi C Meehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie C Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.12746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087070v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Roadmap for using the UN decade of ocean science for sustainable development in support of science, policy, and action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William W L Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elva Escobar-Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2019.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representation does not necessarily reduce threats to biodiversity: Australia's Commonwealth marine protected area system, 2012–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayden Cockerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alana Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Álvarez-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 252, pp.108813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality and usability challenges of global marine biodiversity databases: An example for marine mammal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítězslav Moudrý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.101051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessel noise in spatially constricted areas: Modeling acoustic footprints of large vessels in the Cabot Strait, Eastern Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Cominelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Halliday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Pine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Casey Hilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, pp.105255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2020.105255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canada's uncharted conservation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 364 (6447), pp.1243 - 1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aax9060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a framework for terrain attribute selection in environmental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lecours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin E Simms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa L Lucieer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig J Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89, pp.19 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Movement Data to Objects Behavior Using Semantic Trajectory and Semantic Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (2 - Special Issue: Special Issue on Coastal and Marine Geographic Information Systems), pp.126-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490419.2014.902885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Spatial Data Quality Information Analysis Tools for Experts Assessing the Fitness for Use of Spatial Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622329v1</w:t>
+                <w:t xml:space="preserve">Yvan Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (3), pp.261-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658810600911879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidimensional management of geospatial data quality information for its dynamic use within Geographical Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (2), pp.205-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidimensional management of geospatial data quality information for its dynamic use within Geographical Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (2), pp.205--215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indicateurs de qualité pour réduire les risques de mauvaise utilisation des données géospatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedard Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (1), pp.35--57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Five actions to close the gap between marine spatial planning research and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxine Westhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Research Agenda for Sustainable Ocean Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.163-174, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781035325757.00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artisanal fisheries through the lens of the sustainable development goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fondo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.50-53, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profiles of researchers in sustainability science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.124-127, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pêcheries artisanales au prisme des objectifs de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Fondo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.50-53, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercheurs et chercheuses en science de la durabilité : quels profils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.124-127, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrity and trust of geographic information.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Mireille Batton‐Hubert, Eric Desjardin et François Pinet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley/ISTE Editions, Chapter 4, 28 p., 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrité et confiance des données géographiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Mireille Batton‐Hubert, Eric Desjardin et François Pinet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'imperfection des données géographiques 1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, Chapitre 4, 31 p., 2019, 9781784056247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imperfection of Geographic Information: Concepts and Terminologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Batton‐Hubert; Eric Desjardin; François Pinet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, pp.11-24, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the Basics: Improving Information About Small-Scale Fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda Agapito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chuenpagdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Gee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew F. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chuenpagdee R.; Jentoft S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transdisciplinarity for Small-Scale Fisheries Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MARE Publication Series, vol 21, Springer, Cham, 2019, 978-3-319-94937-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94938-3_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepts et terminologies de l’imperfection de l’information géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’imperfection des données géographiques 1 Bases théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, 2019, 9781784056247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Data Quality: concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">?. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamentals of Spatial Data Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.31-42, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">External quality evaluation of geographical applications: an ontological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">?. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamentals of Spatial Data Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.255-270, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de l'information géographique: concepts généraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">?. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualité de l'information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, 10pp., 2005, Hermès Sciences traité IGAT, série Géomatique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la qualité externe de l'information géographique : une approche ontologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jeansoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Rodolphe &amp; Jeansoulin, Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualité de l'information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier (Hermès Sciences ), pp.293-309, 2005, Traité IGAT, série Géomatique, 2-7462-1097-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding the Contributions of Small-Scale Fisheries to the Sustainable Development Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Razanakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravaka Randrianandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shehu Akintola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Driven Reconstruction of Sea Surface Turbidity Dynamics with 4dVarNet Neural Scheme Applied To Gappy Satellite Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dorffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3709,7104 +10456,357 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2023: IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.4025-4027, 2023, IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checklist Strategies to Improve the Reproducibility of Deep Learning Experiments with an Illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ben Abbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Meneguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6587702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducing Deep Learning experiments: common challenges and recommendations for improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeaneth Machicao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ben Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Meneguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6587694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719090v1</w:t>
-              </w:r>
-[...6745 lines deleted...]
-                <w:t xml:space="preserve">hal-00622375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10949,51 +10949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 2023 International Symposium on Marine Geological and Biological Habitat Mapping (GeoHab '23). Saint-Gilles-Les-Bains, La Réunion, France, May 8-12.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayley Cawthra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11076,51 +11076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SCO-BioEOS, Suivi des Variables Essentielles de la Biodiversité côtière : Mise en Oeuvre sur le Site Pilote de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lavrard-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11217,64 +11217,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen2Chain: An Open-Source Toolbox for Processing Sentinel-2 Satellite Images and Producing Time-Series of Spectral Indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Commins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12144,51 +12144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB7C7304"/>
+    <w:nsid w:val="9321F8E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12375,51 +12375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-devillers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0784-847X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554667v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214845v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Mahajan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Minahan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Lammey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Rittman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Buys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7770148" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Morand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15977" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn El Moussaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lebreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Le Quilleuc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aubry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Girard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennober Gwenaelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10256254" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chuenpagdee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Corr&#234;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhisa Kondo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14264/0f7b999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sneep" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lebris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan N. Edinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reimer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Novaczek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Meehan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ban" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Singh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vandecasteele" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622329v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan B&#233;dard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randrianandrasana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehu Akintola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363492v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieeeigarss.org/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281712" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738323v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbess" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meneguzzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587702" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Meneguzzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587694" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05338406v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2025.3624465" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pottier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0335794" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05042096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N Fondo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Bitoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N Kimani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C N Munga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wambiji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00117-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195771v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Manach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado9468" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum A Mireault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lawton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misiuk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L Teed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig John Brown" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2025-0126" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Edinger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16083471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53241-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04667437v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t&#283;zslav Moudr&#253;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Bazzichetto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Remelgado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07294" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abbes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L.P. Corr&#234;a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101785" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13048" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04749322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3437187" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Zuercher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Groulx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00022-w" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messager" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakar Saleh Wachoum" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14470" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147855v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.12989" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tundi Agardy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105655" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahamadaly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Price" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sneessens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Cawthra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e115796" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03533788v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jasinski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010133" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846167v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2448" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03498618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-021-09839-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761874v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corr&#234;a Pedro Luiz Pizzigatti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002379" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363494v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pita" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Viguier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.845419" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Reimer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-020-00659-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277734v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Pittman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Yates" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Bouchet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alvarez-Berastegui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13661" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228740v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loiseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147339" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914260v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Proudfoot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Brown" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Copeland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-020-00746-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914214v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3360" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014409v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pressey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Ward" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Grech" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kittinger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3374" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087070v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi C Meehan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12746" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365617v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W L Cheung" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Escobar-Briones" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2019.10.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014396v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayden Cockerell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvarez-Romero" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108813" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914251v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101051" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914191v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cominelli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Halliday" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casey Hilliard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lawson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2020.105255" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033969v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lemieux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Gray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9060" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823607v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecours" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin E Simms" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L Lucieer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig J Brown" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.027" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002799v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2014.902885" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622256v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810600911879" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479583v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622257v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479592v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedard Y." TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gervais" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987253v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Westhead" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035325757.00026" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fondo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112824v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699294v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fondo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744545v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413348v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coste" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381545v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413637v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054869v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Agapito" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gee" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F. Johnson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94938-3_20" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747631v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622306v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622304v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasseur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622308v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622375v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136495v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154727v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054109v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavrard-Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773840v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Commins" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Miranville" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c61f49768792b627f42fd8c3c1892918fb7f45d;origin=https://framagit.org/espace-dev/sen2chain.git;visit=swh:1:snp:a52f58fd643e119591f1b4ae9d9414373e63b6b5;anchor=swh:1:rev:7972ad2521dfd031b9c394e12b924046132c6346" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186528v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pressey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Alvarez-Romero" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ward" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04369024v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371767v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0024" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622300v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488712v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622301v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008930v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-devillers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0784-847X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554667v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Mahajan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547450v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Minahan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Lammey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Rittman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Buys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7770148" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Morand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15977" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn El Moussaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lebreton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Le Quilleuc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aubry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Girard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennober Gwenaelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10256254" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chuenpagdee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Corr&#234;a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhisa Kondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14264/0f7b999" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sneep" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lebris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan N. Edinger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reimer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Novaczek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Meehan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ban" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Singh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vandecasteele" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan B&#233;dard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05338406v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2025.3624465" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0335794" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05042096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N Fondo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Bitoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N Kimani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C N Munga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wambiji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00117-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Manach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado9468" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum A Mireault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lawton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misiuk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L Teed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig John Brown" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2025-0126" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Edinger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16083471" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53241-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abbes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L.P. Corr&#234;a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101785" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04667437v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t&#283;zslav Moudr&#253;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Bazzichetto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Remelgado" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07294" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724396v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13048" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04749322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3437187" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Zuercher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Groulx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00022-w" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324186v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messager" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakar Saleh Wachoum" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14470" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.12989" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tundi Agardy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105655" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahamadaly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Price" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sneessens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Cawthra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e115796" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846167v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2448" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03533788v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jasinski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010133" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03498618v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-021-09839-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761874v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meneguzzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corr&#234;a Pedro Luiz Pizzigatti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002379" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pita" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Viguier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.845419" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Pittman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Yates" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Bouchet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alvarez-Berastegui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13661" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206472v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Reimer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-020-00659-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228740v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loiseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147339" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914260v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Proudfoot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Brown" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Copeland" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-020-00746-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914214v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3360" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pressey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Ward" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Grech" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kittinger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3374" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087070v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi C Meehan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12746" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365617v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W L Cheung" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Escobar-Briones" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2019.10.012" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014396v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayden Cockerell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvarez-Romero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108813" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914251v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101051" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914191v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cominelli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Halliday" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casey Hilliard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lawson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2020.105255" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033969v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lemieux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Gray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9060" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823607v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecours" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin E Simms" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L Lucieer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig J Brown" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.027" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002799v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2014.902885" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622256v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810600911879" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622257v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479583v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedard Y." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gervais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987253v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Westhead" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035325757.00026" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112181v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fondo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112824v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699294v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fondo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744545v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413348v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coste" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413637v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381545v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054869v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Agapito" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gee" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F. Johnson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94938-3_20" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747631v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622306v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasseur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622308v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622375v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493506v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randrianandrasana" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehu Akintola" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363492v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieeeigarss.org/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281712" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738323v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbess" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587702" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719090v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Meneguzzi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587694" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136495v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154727v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054109v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavrard-Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773840v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Commins" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Miranville" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c61f49768792b627f42fd8c3c1892918fb7f45d;origin=https://framagit.org/espace-dev/sen2chain.git;visit=swh:1:snp:a52f58fd643e119591f1b4ae9d9414373e63b6b5;anchor=swh:1:rev:7972ad2521dfd031b9c394e12b924046132c6346" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186528v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pressey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Alvarez-Romero" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ward" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04369024v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371767v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0024" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622300v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488712v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622301v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008930v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>