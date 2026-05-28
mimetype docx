--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1,12089 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12038 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodolphe Devillers </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rodolphe-devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0784-847X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.ca/citations?user=_vU_ogEAAAAJ&hl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effects of Transdisciplinary Research in the Context of Marine and Coastal Social-Ecological Systems. Preliminary insights from a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Transdisciplinarity: Co-evaluating the status quo and co-designing the way forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Ocean and Society, Feb 2026, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring small-scale fisheries' contributions to the Sustainable Development Goals: An assessment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel E Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Razanakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravaka Randrianandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shehu Akintola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World SSF Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TBTI Global, Apr 2026, Hua Hin, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very-High Resolution Coral Reef Habitat Mapping using Pleiades Satellite Imagery in Mayotte, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Theuerkauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHab 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GeoHab, May 2025, Key West, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing past marine social-ecological systems transformations in the southwestern Indian Ocean: A case study approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shauna Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations Community &amp; Earth System Governance TC/ESG2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Impacts of Transdisciplinary Research - A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods for the long-term evaluation of COllaborative REsearch approaches and their impacts on the management of marine Social-EcologicAl Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very-high resolution coral reef mapping in Mayotte using Satellite Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Theuerkauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th WIOMSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Mombassa, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing urban landscapes through satellite data to predict abundance of Aedes mosquito breeding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catry Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOMED 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data Science Institute of Hasselt University, Sep 2024, Hasselt, Belgium. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal predictions of mosquito potential breeding sites and densities: integration of satellite imagery, in-situ data, and process-based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Belem, Brazil. pp.539-545, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-3-2024-539-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04773426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen2TimeFusion: a remote sensing image processing chain to improve deeper seafloor feature extraction using Sentinel-2 time-series imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geohab 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geohab, May 2023, Saint-Gilles (Reunion Island), Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the practicalities of collaboration, data and code sharing across the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Minahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Lammey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Rittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Buys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Alliance 20th Plenary (RDA P20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RDA, Mar 2023, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7770148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine conservation and spatial analysis – some data challenges and priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 20th Plenary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation-only learning of 4DVarNet neural schemes for the reconstruction of sea surface turbidity dynamics from gappy satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023: European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union, Apr 2023, Vienna, Austria. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Seafloor and Marine Habitat Mapping in Data Poor Regions using ICESat-2 Satellite-based LiDAR and Very-high Resolution Imagery Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn El Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyson Le Quilleuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHab 2022 Marine Geological &amp; Habitat Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing analysis of the links between urban landscapes and the risk of exposure to Aedes mosquitoes, vectors of arboviruses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoOneHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche pour le Développement; Institut Pasteur du Cambodge; Shoklo Malaria Research Unit, Dec 2022, Phnom Penh, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-sensing image processing chains to improve deeper seafloor feature extraction using Sentinel-2 time-series imagery in the SWIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th WIOMSA Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIOMSA, Oct 2022, Port Elizabeth, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Long-Term Effects of Marine Protected Areas on Poverty: A 18-year Experiment in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Dalongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Desbureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. WIOMSA Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIOMSA, Oct 2022, Port Elizabeth, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centipède: Un réseau collaboratif de bases GNSS RTK favorisant une géolocalisation de haute précision gratuite à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pennober Gwenaelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saint-Denis, Réunion. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10256254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish2Sustainability: An international initiative for better understanding small-scale fisheries contributions to the sustainable development goals (SDG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratana Chuenpagdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leopold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Small-scale Fisheries Congress (WSFC) Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and characterizing eelgrass beds in Placentia Bay and Trinity Bay, Newfoundland and Labrador, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Sneep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan N. Edinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHab 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The detection of socio-economic impacts of protected area creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhisa Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERN Science Symposium 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Australia. pp.34-40, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14264/0f7b999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the (data) gap! What to do when you don’t have good coastal bathymetry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Raseborg, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very High Resolution Satellite-Derived Bathymetry Mapping using ICESat-2 and Pleiades-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyson Le Quilleuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU), Dec 2021, New Orleans, United States. pp.G54A-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits to Blue Growth, Stream: Governing, Steering and Managing the Blue Realm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and the Sea XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MARE, Jun 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced assessments of Aichi Target 11 - A review of MPA network performance indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mairi Meehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marine Conservation Congress (IMCC) 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCB, Aug 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données bathymétriques collaboratives en support à l’étude des environnements marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Novaczek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Géomatiques de la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Saint-Leu (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and gaps in use of area-based management tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marine Conservation Congress (IMCC) 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCB, Aug 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LADIVA - Littoraux, Îles et Archipels. Vulnérabilité, adaptation, viabilité des territoires insulaires et côtiers. Groupe de recherche de l’UMR 228 ESPACE-DEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire - La planification stratégique mer et littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Mer; UNESCO, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-supervised learning framework based on spatio-temporal semantic events for maritime anomaly detection and behavior analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS 2013 - The 11th International Symposium for GIS and Computer Cartography for Coastal Zone Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Victoria, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve geospatial data usability: from metadata to quality-aware GIS community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE Pre-Conference working group on spatial data usability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aalborg, Denmark. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multidimensional User Manuals for Geospatial Datasets: Legal Issues, Research Challenges and Technological Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Spatial Data Quality (ISSDQ'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dept. for Geoinformation and Carthography, Vienna University of Technology TUW, Apr 2004, Bruck am der Leihta, Austria. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional User Manual (MUM): A Tool to Manage and Communicate Data Quality Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of TIES and the Spatial Accuracy Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Portland, Maine. USA, United States. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of Marine Protected Area management effectiveness evaluation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Aimé Zafimahatradraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Nj Ranaivomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Gb Todinanahary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssoyni H Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Randrianjafimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 189, pp.107114. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2026.107114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05618380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation-only deep learning for gappy satellite-derived ocean colour data using 4DVarNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tgrs.2025.3624465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05338406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing urban landscapes using very-high resolution satellite imagery to predict Ae. albopictus larval presence probability in public spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (11), pp.e0335794. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0335794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of coastal small-scale fisheries toward the sustainable development goals: a Kenyan Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E N Fondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R E Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E N Kimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C N Munga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wambiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00117-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05042096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns and drivers of untracked industrial fishing in coastal marine protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 389 (6758), pp.396--401. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.ado9468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution species distribution modelling of two coastal biogenic habitat-forming species in an Ecologically and Biologically Significant Area of the Bay of Fundy, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum A Mireault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lawton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura L Teed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig John Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82, 0126 [18 p.]. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2025-0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and Characterizing Eelgrass Meadows Using UAV Imagery in Placentia Bay and Trinity Bay, Newfoundland and Labrador, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Sneep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Edinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3471), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16083471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring fine-scale urban landscapes using satellite data to predict the distribution of Aedes mosquito breeding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), 18 [20 p.]. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12942-024-00378-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The socioeconomic and environmental niche of protected areas reveals global conservation gaps and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.9007. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-53241-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeepWealth: A generalizable open-source deep learning framework using satellite images for well-being estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro L.P. Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.101785. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2024.101785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising occurrence data in species distribution models: sample size, positional uncertainty, and sampling bias matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítězslav Moudrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Bazzichetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Remelgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e07294. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.07294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing linguistic obstacles in multidisciplinary, multinational, and multilingual research projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (12), pp.e0311967. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0311967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04822119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework for capturing marine small-scale fisheries' contributions to the sustainable development goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Razanakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Randrianandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akintola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01470-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long‐term impacts of Marine Protected Areas on fish catch and socioeconomic development in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Desbureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Dalongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (6), pp.e13048. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.13048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ship Detection With SAR C-Band Satellite Images: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.14353 - 14367. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2024.3437187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04749322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MSP Index: A tool to guide and assess marine spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zuercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Groulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.15. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-023-00022-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning from scratch: A new modelling approach for designing protected areas in remote, data‐poor regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abakar Saleh Wachoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (9), pp.2018-2030. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation ready marine spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tundi Agardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.105655. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2023.105655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking a balance between ecological, economic, governance, and social dimensions in marine protected area network evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mairi Meehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Science and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/csp2.12989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on 3D mapping of habitats and biological communities with underwater photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Van Audenhaege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahamadaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sneessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Cawthra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.9.e115796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very High-Resolution Satellite-Derived Bathymetry and Habitat Mapping Using Pleiades-1 and ICESat-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyson Le Quilleuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.133. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14010133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic use of ecosystem services and co‐benefits for Sustainable Development Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel E Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sd.2448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging theory and practice in ecosystem services mapping: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Trégarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-021-09839-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03498618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation Strategies to Improve Reproducibility of Poverty Estimations From Remote Sensing Images Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrêa Pedro Luiz Pizzigatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (8), pp.e2022EA002379. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022ea002379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR Satellite Imagery Reveals the Impact of the Covid-19 Crisis on Ship Frequentation in the French Mediterranean Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunne-Jai Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.845419. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.845419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and gaps in area-based management tools for the ocean Sustainable Development Goal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.349-357. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-020-00659-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seascape ecology: identifying research priorities for an emerging ocean sustainability science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. L. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alvarez-Berastegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 663, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps13661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative impact assessments can show the benefits of integrating land-based management with marine spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 787, pp.147339. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor mapping to support conservation planning in an ecologically unique fjord in Newfoundland and Labrador, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Proudfoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Edinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Copeland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11852-020-00746-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating fine‐scale seafloor mapping and spatial pattern metrics into marine conservation prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Proudfoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual marine protected areas five years on: Are we still favouring ease of establishment over need for protection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kittinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (9), pp.1758-1764. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far have we come? A review of MPA network performance indicators in reaching qualitative elements of Aichi Target 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mairi C Meehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie C Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (6), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.12746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap for using the UN decade of ocean science for sustainable development in support of science, policy, and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W L Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elva Escobar-Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.34-42. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2019.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation does not necessarily reduce threats to biodiversity: Australia's Commonwealth marine protected area system, 2012–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayden Cockerell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Álvarez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 252, pp.108813. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality and usability challenges of global marine biodiversity databases: An example for marine mammal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítězslav Moudrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.101051. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vessel noise in spatially constricted areas: Modeling acoustic footprints of large vessels in the Cabot Strait, Eastern Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cominelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Halliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Casey Hilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194, pp.105255. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2020.105255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canada's uncharted conservation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 364 (6447), pp.1243 - 1243. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aax9060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework for terrain attribute selection in environmental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin E Simms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa L Lucieer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig J Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.19 - 30. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Movement Data to Objects Behavior Using Semantic Trajectory and Semantic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (2 - Special Issue: Special Issue on Coastal and Marine Geographic Information Systems), pp.126-144. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490419.2014.902885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Spatial Data Quality Information Analysis Tools for Experts Assessing the Fitness for Use of Spatial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), pp.261-282. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658810600911879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional management of geospatial data quality information for its dynamic use within Geographical Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (2), pp.205--215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional management of geospatial data quality information for its dynamic use within Geographical Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (2), pp.205-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de qualité pour réduire les risques de mauvaise utilisation des données géospatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedard Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (1), pp.35--57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et Applications des Sciences de l'Information Géographique pour des Territoires Durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 Spatial Analysis and Geomatics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France. Avignon Université, 444 p., 2025, 978-2-910545-13-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2023 International Symposium on Marine Geological and Biological Habitat Mapping (GeoHab '23). Saint-Gilles-Les-Bains, La Réunion, France, May 8-12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Cawthra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHab 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five actions to close the gap between marine spatial planning research and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Westhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Research Agenda for Sustainable Ocean Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.163-174, 2025, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035325757.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanal fisheries through the lens of the sustainable development goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.50-53, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of researchers in sustainability science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.124-127, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêcheries artisanales au prisme des objectifs de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.50-53, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheurs et chercheuses en science de la durabilité : quels profils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.124-127, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrity and trust of geographic information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Iphar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Mireille Batton‐Hubert, Eric Desjardin et François Pinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley/ISTE Editions, Chapter 4, 28 p., 2019, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119507284.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité et confiance des données géographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Iphar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Mireille Batton‐Hubert, Eric Desjardin et François Pinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imperfection des données géographiques 1.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, Chapitre 4, 31 p., 2019, 9781784056247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfection of Geographic Information: Concepts and Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Batton‐Hubert; Eric Desjardin; François Pinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.11-24, 2019, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119507284.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Basics: Improving Information About Small-Scale Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Agapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratana Chuenpagdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Gee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew F. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chuenpagdee R.; Jentoft S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transdisciplinarity for Small-Scale Fisheries Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MARE Publication Series, vol 21, Springer, Cham, 2019, 978-3-319-94937-6. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94938-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et terminologies de l’imperfection de l’information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’imperfection des données géographiques 1 Bases théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2019, 9781784056247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Data Quality: concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">?. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Spatial Data Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.31-42, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External quality evaluation of geographical applications: an ontological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">?. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Spatial Data Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.255-270, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'information géographique: concepts généraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">?. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 10pp., 2005, Hermès Sciences traité IGAT, série Géomatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité externe de l'information géographique : une approche ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Devillers, Rodolphe &amp; Jeansoulin, Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier (Hermès Sciences ), pp.293-309, 2005, Traité IGAT, série Géomatique, 2-7462-1097-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding the Contributions of Small-Scale Fisheries to the Sustainable Development Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Razanakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravaka Randrianandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shehu Akintola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Reconstruction of Sea Surface Turbidity Dynamics with 4dVarNet Neural Scheme Applied To Gappy Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023: IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, CA, United States. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4025-4027, 2023, IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklist Strategies to Improve the Reproducibility of Deep Learning Experiments with an Illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Abbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6587702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing Deep Learning experiments: common challenges and recommendations for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6587694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SCO-BioEOS, Suivi des Variables Essentielles de la Biodiversité côtière : Mise en Oeuvre sur le Site Pilote de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Bajjouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lavrard-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer; CNES; Préfecture de La Réunion/SGAR. 2025, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen2Chain: An Open-Source Toolbox for Processing Sentinel-2 Satellite Images and Producing Time-Series of Spectral Indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Commins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Miranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8c61f49768792b627f42fd8c3c1892918fb7f45d;origin=https://framagit.org/espace-dev/sen2chain.git;visit=swh:1:snp:a52f58fd643e119591f1b4ae9d9414373e63b6b5;anchor=swh:1:rev:7972ad2521dfd031b9c394e12b924046132c6346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australia's marine (un)protected areas : government zoning bias has left marine life in peril since 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Alvarez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, en ligne [6 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de la géomatique à l'étude et la gestion des environnements marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Paris Est, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04369024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics from the 15th Spatial Analysis and Geomatics (SAGEO 2019) conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74 (3), pp.iii-iv, 2020, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/geomat-2020-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of Spatial Data Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Publishing Company, pp.312, 2006, 1905209568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, Hermès Science, Traité IGAT (Information Géographique et Aménagement du Territoire), série Géomatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier Hermès Science, 10pp., 2005, Traité IGAT (Information Géographique et Aménagement du Territoire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système multidimensionnel d'information sur la qualité des données géospatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Marne la Vallée, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId366"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12144,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9321F8E9"/>
+    <w:nsid w:val="F99AC1BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12375,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-devillers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0784-847X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554667v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Mahajan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547450v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Minahan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Lammey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Rittman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Buys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7770148" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Morand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15977" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn El Moussaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lebreton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Le Quilleuc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aubry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Girard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennober Gwenaelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10256254" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chuenpagdee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Corr&#234;a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhisa Kondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14264/0f7b999" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sneep" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lebris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan N. Edinger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reimer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Novaczek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Meehan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ban" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Singh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vandecasteele" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan B&#233;dard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05338406v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2025.3624465" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0335794" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05042096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N Fondo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Bitoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N Kimani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C N Munga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wambiji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00117-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Manach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado9468" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum A Mireault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lawton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misiuk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L Teed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig John Brown" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2025-0126" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Edinger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16083471" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53241-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abbes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L.P. Corr&#234;a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101785" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04667437v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t&#283;zslav Moudr&#253;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Bazzichetto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Remelgado" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07294" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724396v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13048" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04749322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3437187" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Zuercher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Groulx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00022-w" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324186v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messager" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakar Saleh Wachoum" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14470" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.12989" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tundi Agardy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105655" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahamadaly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Price" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sneessens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Cawthra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e115796" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846167v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2448" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03533788v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jasinski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010133" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03498618v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-021-09839-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761874v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meneguzzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corr&#234;a Pedro Luiz Pizzigatti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002379" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pita" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Viguier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.845419" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Pittman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Yates" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Bouchet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alvarez-Berastegui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13661" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206472v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Reimer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-020-00659-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228740v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loiseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147339" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914260v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Proudfoot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Brown" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Copeland" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-020-00746-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914214v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3360" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pressey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Ward" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Grech" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kittinger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3374" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087070v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi C Meehan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12746" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365617v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W L Cheung" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Escobar-Briones" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2019.10.012" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014396v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayden Cockerell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvarez-Romero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108813" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914251v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101051" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914191v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cominelli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Halliday" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casey Hilliard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lawson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2020.105255" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033969v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lemieux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Gray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9060" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823607v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecours" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin E Simms" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L Lucieer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig J Brown" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.027" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002799v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2014.902885" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622256v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810600911879" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622257v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479583v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedard Y." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gervais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987253v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Westhead" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035325757.00026" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112181v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fondo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112824v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699294v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fondo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744545v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413348v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coste" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413637v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381545v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054869v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Agapito" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gee" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F. Johnson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94938-3_20" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747631v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622306v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasseur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622308v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622375v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493506v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randrianandrasana" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehu Akintola" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363492v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieeeigarss.org/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281712" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738323v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbess" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587702" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719090v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Meneguzzi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587694" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136495v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154727v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054109v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavrard-Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773840v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Commins" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Miranville" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c61f49768792b627f42fd8c3c1892918fb7f45d;origin=https://framagit.org/espace-dev/sen2chain.git;visit=swh:1:snp:a52f58fd643e119591f1b4ae9d9414373e63b6b5;anchor=swh:1:rev:7972ad2521dfd031b9c394e12b924046132c6346" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186528v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pressey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Alvarez-Romero" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ward" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04369024v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371767v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0024" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622300v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488712v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622301v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008930v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-devillers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0784-847X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.ca/citations?user=_vU_ogEAAAAJ&amp;hl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randrianandrasana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehu Akintola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Mahajan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Minahan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Lammey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Rittman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Buys" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7770148" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Morand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15977" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854764v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn El Moussaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lebreton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Le Quilleuc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aubry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Girard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennober Gwenaelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10256254" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363807v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chuenpagdee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sneep" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lebris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan N. Edinger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371761v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Corr&#234;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhisa Kondo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14264/0f7b999" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371764v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371762v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reimer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Meehan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Singh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Novaczek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371770v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vandecasteele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622338v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622329v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan B&#233;dard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05618380v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Aim&#233; Zafimahatradraibe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Nj Ranaivomanana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gb Todinanahary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssoyni H Madi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Randrianjafimanana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2026.107114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05338406v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2025.3624465" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pottier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0335794" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05042096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N Fondo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Bitoun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N Kimani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C N Munga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wambiji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00117-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195771v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Manach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado9468" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418160v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum A Mireault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lawton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misiuk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L Teed" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig John Brown" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2025-0126" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Edinger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16083471" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53241-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abbes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L.P. Corr&#234;a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101785" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04667437v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t&#283;zslav Moudr&#253;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Bazzichetto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Remelgado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07294" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724396v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13048" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04749322v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3437187" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230975v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Zuercher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Groulx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00022-w" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324186v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messager" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakar Saleh Wachoum" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14470" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098779v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tundi Agardy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105655" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.12989" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363491v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahamadaly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Price" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sneessens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Cawthra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e115796" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03533788v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jasinski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010133" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2448" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03498618v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-021-09839-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761874v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meneguzzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corr&#234;a Pedro Luiz Pizzigatti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002379" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363494v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pita" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Viguier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.845419" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206472v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Reimer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-020-00659-2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277734v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Pittman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Yates" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Bouchet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alvarez-Berastegui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13661" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loiseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147339" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Proudfoot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Brown" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Copeland" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-020-00746-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914214v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3360" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014409v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pressey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Ward" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Grech" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kittinger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3374" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087070v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi C Meehan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12746" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W L Cheung" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Escobar-Briones" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2019.10.012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014396v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayden Cockerell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvarez-Romero" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108813" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914251v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101051" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914191v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cominelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Halliday" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casey Hilliard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lawson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2020.105255" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033969v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lemieux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Gray" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9060" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823607v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecours" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin E Simms" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L Lucieer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig J Brown" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.027" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002799v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2014.902885" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622256v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658810600911879" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479583v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622257v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479592v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedard Y." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gervais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136495v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154727v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987253v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Westhead" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035325757.00026" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fondo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112824v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699294v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fondo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744545v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413348v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coste" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413637v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381545v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054869v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Agapito" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gee" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F. Johnson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94938-3_20" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747631v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622306v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622304v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasseur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622308v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622375v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493506v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363492v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieeeigarss.org/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281712" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738323v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbess" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587702" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719090v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Meneguzzi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587694" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054109v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavrard-Meyer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773840v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Commins" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Miranville" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c61f49768792b627f42fd8c3c1892918fb7f45d;origin=https://framagit.org/espace-dev/sen2chain.git;visit=swh:1:snp:a52f58fd643e119591f1b4ae9d9414373e63b6b5;anchor=swh:1:rev:7972ad2521dfd031b9c394e12b924046132c6346" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186528v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pressey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Alvarez-Romero" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ward" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04369024v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371767v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0024" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622300v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488712v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622301v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008930v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>