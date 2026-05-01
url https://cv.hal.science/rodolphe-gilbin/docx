--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -1,10288 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10236 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodolphe Gilbin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin, PhDRadioecology & Environmental Risk AssessmentHead of Department – Radiation Protection of populations and Environment (SERPEN), ASNRPresident, European Radioecology Alliance</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rodolphe-gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6503-9198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">072482109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASNR / PSE-ENV / SERPENCadarache BP-3, Bât. 153 – F-13115 Saint-Paul-lez-Durance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis chef de service à ASNR, où je pilote des activités de recherche et d’expertise dédiées à la radioprotection des populations et de l’environnement. Mes travaux se situent à l’interface entre la radioécologie et la radioprotection, avec pour objectif d’améliorer l’évaluation des expositions environnementales et humaines aux rayonnements ionisants.Mes recherches portent principalement sur la biodisponibilité, la spéciation et la toxicité des radionucléides dans les écosystèmes aquatiques, ainsi que sur les effets des expositions multiples (multi-stress) sur les organismes. Je m’intéresse en particulier au développement d’approches intégrées pour l’évaluation des risques environnementaux, combinant données expérimentales, modélisation et expertise opérationnelle.En complément de mes activités scientifiques, je contribue au développement de méthodes et de cadres d’analyse visant à appuyer la décision publique dans le domaine santé-environnement. Je suis également impliqué dans la coordination de la recherche à l’échelle européenne et j’assure la présidence de la European Radioecology Alliance, où je participe à la structuration des agendas stratégiques de recherche en radioprotection.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing adverse outcome pathways to support radioecological risk assessment: challenges and insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quevarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Car</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (9), pp.2414-2437. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/etojnl/vgaf031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant acclimation to ionising radiation requires activation of a detoxification pathway against carbonyl‐containing lipid oxidation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Ksas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chiarenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (10), pp.3882-3898. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.14994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths of ecosystem services concept for radiation protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 199 (8-9), pp.698-704. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncad122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04227376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic toxicity of uranium to three benthic organisms in laboratory spiked sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Micozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241, pp.106776. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse outcome pathways (AOPs) for radiation-induced reproductive effects in environmental species: state of science and identification of a consensus AOP network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Erik Tollefsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A Beresford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dag Anders Brede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98 (12), pp.1816-1831. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09553002.2022.2110317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04065109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet LILAS : analyse de l’application des approches participatives sur les multi-expositions environnementales et les risques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gironza Yara Carrejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2022.1633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04134329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated strategic research agenda for the integration of radioecology in the european radiation protection research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuro Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Beresford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 237 (237), pp.106697. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium transfer and accumulation in organs of Danio rerio after waterborne exposure alone or combined with diet-borne exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sommard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierrisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.90--98. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of fish otoliths as a temporal biomarker of field uranium exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Eb-Levadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 690, pp.511-521. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single indicator of noxiousness for people and ecosystems exposed to stable and radioactive substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reygrobellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 249, pp.560--565. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.03.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological risk assessment of mixtures of radiological and chemical stressors Methodology to implement an msPAF approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Della Vedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.1421-1432. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic energy-based model to analyze sublethal effects of chronic gamma irradiation in the nematode Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hertel-Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Toxicology and Environmental Health - Part A Current Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (16-18), pp.830-844. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15287394.2017.1352194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic energy-based modeling of uranium and cadmium joint toxicity to Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.405--412. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling exercise on the importance of ternary alkaline earth carbonate species of uranium(VI) in the inorganic speciation of natural waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Geochemical Speciation Codes and Databases, 55, pp.192-198. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested interactions in the combined toxicity of uranium and cadmium to the nematode Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Svendsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.139--148. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of co-contaminant effects on uranium and thorium speciation in freshwater using geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lofts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Horemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.99-109. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial gene expression, antioxidant responses, and histopathology after cadmium exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Kaddissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (8), pp.893-907. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tox.21817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of diatom assemblages as biomonitor of the impact of treated uranium mining effluent discharge on a stream: case study of the Ritord watershed (Center-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.1186-1199. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-013-1106-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular fractionation and chemical speciation of uranium to elucidate its fate in gills and hepatopancreas of crayfish Procambarus clarkii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Lobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (4), pp.481--490. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An invitation to contribute to a strategic research agenda in radioecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Hinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vandenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dowdall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adam-Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity evaluation of the green alga Chlamydomonas reinhardtii to uranium by pulse amplitude modulated (PAM) fluorometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140-141, pp.288-294. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genotoxicity of aluminium and cadmium in embryonic zebrafish cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cavalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adam-Guillermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research/Genetic Toxicology and Environmental Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 750 (1-2), pp.19-26. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mrgentox.2012.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of direct and trophic uranium exposures in the crayfish Orconectes limosus Implication for predicting uranium bioaccumulation and its associated toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.410-416. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.2068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of uranium on crayfish Procambarus clarkii mitochondria and antioxidants responses after chronic exposure What have we learned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Kaddissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.218-224. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are antioxidant and transcriptional responses useful for discriminating between chemo- and radiotoxicity of uranium in the crayfish Procambarus clarkii?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Al Kaddissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80, pp.266-272. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of reactive oxygen species and algal growth inhibition by tritiated water with or without copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Réty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tox.20626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology-Based Modeling To Analyze Uranium Toxicity Data on Daphnia magna in a Multigeneration Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Massarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (9), pp.4151-4158. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es104082e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer modelling and toxicity evaluation of the effluent from an installation of cleansing and uranium recovery using a battery of bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.187--201. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-010-0570-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of uranium uptake on transcriptional responses, histological structures and survival rate of the crayfish Procambarus clarkii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Kaddissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (7), pp.1800--1807. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity of acute and chronic gamma-irradiation on zebrafish cells and consequences for embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourrachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cavalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dutilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (12), pp.2831--2837. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic uranium exposure on life history and physiology of Daphnia magna over three successive generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Massarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodophe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.309-319. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the embryo/larval toxic and genotoxic effects of \textgreekg irradiation on zebrafish eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. G. Hinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (11), pp.1039--1044. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal distribution of uranium and associated genotoxic damages in the chronically exposed bivalve Corbicula fluminea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cavalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (8), pp.766-773. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic assessment of the chemical and radiological risks of chronic exposure to uranium in freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (17), pp.6684-6690. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es9005288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des bactéries pour dépolluer les environnements contaminés par des radionucléides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 295, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic external gamma irradiation on growth and reproductive success of Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (1), pp.134-145. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of waterborne uranium on survival, growth, reproduction and physiological processes of the freshwater cladoceran Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (3), pp.370-378. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.AQUATOX.2007.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and practices in the use of effects data from FREDERICA in the ERICA Integrated Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Copplestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (9), pp.1474-1483. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2008.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased effects of internal alpha irradiation in Daphnia magna after chronic exposure over three successive generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (3), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2008.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of waterborne uranium on the hatching success, development, and survival of early life stages of zebrafish (Danio rerio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourrachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (1), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2008.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences écologiques d'une exposition chronique à l'uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 291, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved and bioavailable contaminants in the Seine river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Buzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (1--3), pp.244-256. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First derivation of predicted-no-effect values for freshwater and terrestrial ecosystems exposed to radioactive substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Della-Vedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Copplestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hingston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (20), pp.6498-6505. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0606531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of thermodynamic database on the modelisation of americium(III) speciation in a simulated biological medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93 (11), pp.715-718. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2005.93.11.715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00427036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of copper bioavailability in vineyard runoff waters by DPASV and algal bioassay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Devez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 348 (1-3), pp.82-92. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water toxicity and metal contamination assessment of a polluted river: the Upper Vistula River (Poland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dominik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (1), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0883-2927(03)00110-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of diffusion gradient in thin films to evaluate the toxic fraction of copper to Daphnia Magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bakkaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (9), pp.2154-2161. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/03-202a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic numerical model to characterize labile metal complexes collected with diffusion gradient in thin films devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taillefert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (8), pp.1645-1652. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es025839o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus and organic matter in wetland sediments: analysis through gel permeation chromatography (GPC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (5), pp.567-576. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2000151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter and phosphorus interactions in the sediments of wetlands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporter Cell Lines to Monitor Steroid and Antisteroid Potential of Environmental Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Térouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (1/2), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008980515297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services in radiation protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiological Protection Week 2025 (ERPW 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UK Health Security Agency (UKHSA), Sep 2025, Londres (Grande Bretagne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Research Plans for Environmental Radiation Protection Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st MEENAS webinar 2024 "Strategic Research Plans for Environmental and Medical Radiation Protection Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEENAS - MELODI, EURADOS, EURAMED, NERIS, ALLIANCE and SHARE, Apr 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem approaches in radioecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity - ICRER 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Radioprotection et de Sûreté Nucléaire - IRSN; Norwegian Radiation and Nuclear Safety Authority - DSA, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Research Agenda a tool for structuring research efforts and sharing priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Initiatives of Low-Dose Research Co-ordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence pour l'énergie nucléaire (NEA) de l'Organisation de coopération et de développement économiques (OCDE).; Electric Power Research Institute - EPRI (USA); IDEA network (International Dose Effect Alliance), Jun 2024, Boulogne Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITUATION IN UKRAINE How the war in Ukraine has affected the radioecology field of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiation Protection Week 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTISAN - Istituto Superiore di Sanità; MEENAS - Consortium of European Radiation Research Plateform; IRPA - ARP (Associazione Italiana di Radioprotezione), Nov 2024, Rome, Italy. pp.ISSN: 0393-5620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOP in the context of radioecology: challenges and insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Quevarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Car</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERPW2024 - European radiation protection week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Radiation Research Platforms (MEENAS); Istituto Superiore di Sanità (ISS); Italian Association of Radiation Protection (AIRP), Nov 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pressions toxiques multiples dans les cours d'eau : de la difficulté à déterminer un indice unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-expositions, conditions de vie et santé - De la connaissance à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé et Environnement, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04065935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des PressiOns TOxiques MUltipleS sur les écosystèmes aquatiques du bassin versant du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined exposures to stable and radioactive substances for ecological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on multiple stressors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAD (Centre for Environmental Radioactivity), Feb 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04065014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IPOTOMUS - Impact des Pressions TOxiquesMultiplessur les écosystèmes aquatiquesdu Bassin Versant du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France. pp.86-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of Uranium and Cadmium on Physiological Parameters of the Nematode Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Svendsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 35th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of water chemistry for the toxicity of uranium on an aquatic organism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aliaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurveillance des écosystèmes aquatiques impactés par d'anciens sites miniers uranifères (Le Ritord, Limousin) : résultats préliminaires du suivi du périphyton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low level uranium exposure on critical life stages of zebrafish (Danio rerio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourrachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palluel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. SETAC Europe Annual Meeting "Protecting ecosystem health : facing the challenge of a globally changing environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la spéciation du cuivre sur la structure et le fonctionnement d'un écosystème aquatique : étude en mésocosme lotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congrès International de Limnologie-Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ionizing radiation on a simplified aquatic food chain using a tritrophic microcosm set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Simon-Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiation Protection Week 2025 (ERPW 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, London, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISORED 2023 - 1. Meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sitges, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04134140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiation Protection Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04152203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRP 2021+ 6. International Symposium on the System of Radiological Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Online, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04134191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE 2021 - 33rd Annual Conference of the International Society for Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United States. , 2021, Promoting Environmental Health and Equity in a Shifting Climate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet LILAS : Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFSE, Multi-expositions, conditions de vie et santé : de la connaissance à l’action (version digitale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of radiological doses to wildlife due to its exposure to radionuclides in the Rhône River: case studies in link with natural background and actual NPP releases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Eyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly, EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, VIENNE, Austria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested interactions in the uranium and cadmium combined toxicity to the C. elegans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Svendsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRER 3rd International Conference on Radioecology &amp; Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets de mélanges de contaminants stables et radioactifs sur le nématode C. elegans à l’aide d’outils d’écotoxicologie prédictive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des thèses de l’IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability of copper, zinc and arsenic species in runoff waters from contrasted fields in a Mediterranean vineyard catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Annual meeting of SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Madrid, Spain. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2021-00113, Institut de Radioprotection et de Sûreté Nucléaire. 2021, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03222498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pressions toxiques multiples sur les écosystèmes aquatiques du Bassin Versant du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSN; INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'exposition des écosystèmes aquatiques à des produits phytosanitaires : spéciation, biodisponibilité et toxicité. Exemple du cuivre dans les eaux de ruissellement de parcelles viticoles (Roujan, Hérault, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Montpellier I; University of Geneva, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodisponibilité des éléments traces métalliques et des radionucléides en milieu aquatique continental. Implications pour l’évaluation du risque écologique dans un contexte de multi-contamination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Montpellier 1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02929478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10343,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E766091"/>
+    <w:nsid w:val="FFB47B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10574,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-gilbin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6503-9198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072482109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444231v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quevarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14994" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04227376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncad122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Micozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Erik Tollefsen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Beresford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Anders Brede" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuro Arnold" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Beresford" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106697" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gagnaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sommard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierrisnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reygrobellet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.03.061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaumelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della Vedova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.09.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hertel-Aas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oughton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2017.1352194" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Margerit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lofts" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horemans" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.07.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Svendsen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.04.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313947v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Kaddissi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legeay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Elia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.21817" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZPCHRWQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cavalie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam-Guillermin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2012.07.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98GLMJ7B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733861v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2068" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JRGL162-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598916v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herlory" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonzom" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1106-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3F9094EADE00B4D1A450118C04EDA77CEA8E358/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733879v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Hinton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vandenhove" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dowdall" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.07.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LW50FG7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505939v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H79KM8J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonzom" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.06.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Al Kaddissi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Elia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.03.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GNX0PJD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907247v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.11.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTRC2JMF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;ty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20626" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4DGCMJJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massarin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Hinton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.06.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954927v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.04.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963284v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104082e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-010-0570-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A161CAF62EC999CA70745FB8636F1BB477995C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962945v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.06.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQJHKBW7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrachot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutilleul" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.695" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/736FF22C21B8578072CC71C66F699E81322DADC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591463v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodophe Gilbin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.05.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QT6PJPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106496v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chapon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathews" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9005288" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579299v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonzo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Zeman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.01.015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLJTJZD7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005052v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.07.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XJZTHNV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005068v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001447v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.07.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T8SGTQ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AQUATOX.2007.11.018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMCF2Z0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Copplestone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2008.04.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P7FXW2N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QTS7J7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029088v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della-Vedova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hingston" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0606531" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4V6XV3VP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00427036v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.715" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683288v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Persin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.01.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86DN18NC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199290v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(03)00110-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B9PVJGC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583056v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bakkaus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-202a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KMZ7MTW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581397v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillefert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025839o" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7DWJD5XT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02947869v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice T&#233;rouanne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008980515297" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VBR8G52-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886063v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000151" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948042v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448378v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867931v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Quevarec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914879v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914803v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914838v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065935v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339068v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338747v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952975v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margerit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svendsen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970619v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595836v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fayolle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970475v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969807v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baird" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chauvet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462677v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon-Cornu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892914v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beaumelle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953530v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958110v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828787v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952015v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011143v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-02929478v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-gilbin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6503-9198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072482109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444231v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quevarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14994" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04227376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncad122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Micozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Erik Tollefsen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Beresford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Anders Brede" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuro Arnold" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Beresford" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106697" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gagnaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sommard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierrisnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reygrobellet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.03.061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaumelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della Vedova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.09.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hertel-Aas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oughton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2017.1352194" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Margerit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Svendsen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.04.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572597v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lofts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horemans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.07.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Kaddissi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legeay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Elia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.21817" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZPCHRWQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598916v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herlory" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonzom" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1106-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3F9094EADE00B4D1A450118C04EDA77CEA8E358/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H79KM8J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Hinton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vandenhove" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dowdall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam-Guillermin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.07.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LW50FG7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865194v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonzom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.06.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733887v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cavalie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2012.07.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98GLMJ7B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JRGL162-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.11.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTRC2JMF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909501v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Al Kaddissi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Elia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.03.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GNX0PJD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;ty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20626" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4DGCMJJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963284v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104082e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-010-0570-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A161CAF62EC999CA70745FB8636F1BB477995C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.06.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQJHKBW7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrachot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutilleul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.695" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/736FF22C21B8578072CC71C66F699E81322DADC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591463v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodophe Gilbin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.05.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QT6PJPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962930v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massarin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Hinton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.06.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954927v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.04.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993496v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathews" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9005288" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106496v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chapon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonzo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.07.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T8SGTQ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579289v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AQUATOX.2007.11.018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMCF2Z0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005078v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Copplestone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2008.04.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P7FXW2N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579299v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Zeman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.01.015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLJTJZD7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.07.013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XJZTHNV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QTS7J7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029088v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della-Vedova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hingston" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0606531" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4V6XV3VP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00427036v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.715" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683288v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Persin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.01.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86DN18NC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199290v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(03)00110-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B9PVJGC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583056v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bakkaus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-202a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KMZ7MTW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581397v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillefert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025839o" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7DWJD5XT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886063v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000151" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948042v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02947869v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice T&#233;rouanne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008980515297" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VBR8G52-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448378v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914803v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914758v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914838v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914879v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867931v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Quevarec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065935v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339068v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338747v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952975v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margerit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svendsen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970619v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595836v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fayolle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970475v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969807v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baird" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chauvet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462677v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon-Cornu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892914v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beaumelle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953530v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958110v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828787v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952015v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011143v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-02929478v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>