--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodolphe Gilbin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin, PhDRadioecology & Environmental Risk AssessmentHead of Department – Radiation Protection of populations and Environment (SERPEN), ASNRPresident, European Radioecology Alliance</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rodolphe-gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6503-9198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">072482109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASNR / PSE-ENV / SERPENCadarache BP-3, Bât. 153 – F-13115 Saint-Paul-lez-Durance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis chef de service à ASNR, où je pilote des activités de recherche et d’expertise dédiées à la radioprotection des populations et de l’environnement. Mes travaux se situent à l’interface entre la radioécologie et la radioprotection, avec pour objectif d’améliorer l’évaluation des expositions environnementales et humaines aux rayonnements ionisants.Mes recherches portent principalement sur la biodisponibilité, la spéciation et la toxicité des radionucléides dans les écosystèmes aquatiques, ainsi que sur les effets des expositions multiples (multi-stress) sur les organismes. Je m’intéresse en particulier au développement d’approches intégrées pour l’évaluation des risques environnementaux, combinant données expérimentales, modélisation et expertise opérationnelle.En complément de mes activités scientifiques, je contribue au développement de méthodes et de cadres d’analyse visant à appuyer la décision publique dans le domaine santé-environnement. Je suis également impliqué dans la coordination de la recherche à l’échelle européenne et j’assure la présidence de la European Radioecology Alliance, où je participe à la structuration des agendas stratégiques de recherche en radioprotection.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing adverse outcome pathways to support radioecological risk assessment: challenges and insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quevarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Car</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (9), pp.2414-2437. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/etojnl/vgaf031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant acclimation to ionising radiation requires activation of a detoxification pathway against carbonyl‐containing lipid oxidation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Ksas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chiarenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (10), pp.3882-3898. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.14994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths of ecosystem services concept for radiation protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 199 (8-9), pp.698-704. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncad122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04227376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic toxicity of uranium to three benthic organisms in laboratory spiked sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Micozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241, pp.106776. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse outcome pathways (AOPs) for radiation-induced reproductive effects in environmental species: state of science and identification of a consensus AOP network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Erik Tollefsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A Beresford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dag Anders Brede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98 (12), pp.1816-1831. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09553002.2022.2110317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04065109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet LILAS : analyse de l’application des approches participatives sur les multi-expositions environnementales et les risques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gironza Yara Carrejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2022.1633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04134329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated strategic research agenda for the integration of radioecology in the european radiation protection research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuro Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Beresford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 237 (237), pp.106697. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium transfer and accumulation in organs of Danio rerio after waterborne exposure alone or combined with diet-borne exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sommard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierrisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.90--98. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of fish otoliths as a temporal biomarker of field uranium exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Eb-Levadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 690, pp.511-521. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single indicator of noxiousness for people and ecosystems exposed to stable and radioactive substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reygrobellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 249, pp.560--565. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.03.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological risk assessment of mixtures of radiological and chemical stressors Methodology to implement an msPAF approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Della Vedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.1421-1432. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic energy-based model to analyze sublethal effects of chronic gamma irradiation in the nematode Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hertel-Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Toxicology and Environmental Health - Part A Current Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (16-18), pp.830-844. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15287394.2017.1352194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic energy-based modeling of uranium and cadmium joint toxicity to Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.405--412. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling exercise on the importance of ternary alkaline earth carbonate species of uranium(VI) in the inorganic speciation of natural waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Geochemical Speciation Codes and Databases, 55, pp.192-198. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested interactions in the combined toxicity of uranium and cadmium to the nematode Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Svendsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.139--148. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of co-contaminant effects on uranium and thorium speciation in freshwater using geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lofts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Horemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.99-109. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial gene expression, antioxidant responses, and histopathology after cadmium exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Kaddissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (8), pp.893-907. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tox.21817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of diatom assemblages as biomonitor of the impact of treated uranium mining effluent discharge on a stream: case study of the Ritord watershed (Center-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.1186-1199. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-013-1106-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular fractionation and chemical speciation of uranium to elucidate its fate in gills and hepatopancreas of crayfish Procambarus clarkii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Lobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (4), pp.481--490. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An invitation to contribute to a strategic research agenda in radioecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Hinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vandenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dowdall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adam-Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity evaluation of the green alga Chlamydomonas reinhardtii to uranium by pulse amplitude modulated (PAM) fluorometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140-141, pp.288-294. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genotoxicity of aluminium and cadmium in embryonic zebrafish cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cavalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adam-Guillermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research/Genetic Toxicology and Environmental Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 750 (1-2), pp.19-26. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mrgentox.2012.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of direct and trophic uranium exposures in the crayfish Orconectes limosus Implication for predicting uranium bioaccumulation and its associated toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.410-416. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.2068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of uranium on crayfish Procambarus clarkii mitochondria and antioxidants responses after chronic exposure What have we learned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Kaddissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.218-224. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are antioxidant and transcriptional responses useful for discriminating between chemo- and radiotoxicity of uranium in the crayfish Procambarus clarkii?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Al Kaddissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80, pp.266-272. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of reactive oxygen species and algal growth inhibition by tritiated water with or without copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Réty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tox.20626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology-Based Modeling To Analyze Uranium Toxicity Data on Daphnia magna in a Multigeneration Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Massarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (9), pp.4151-4158. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es104082e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer modelling and toxicity evaluation of the effluent from an installation of cleansing and uranium recovery using a battery of bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.187--201. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-010-0570-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of uranium uptake on transcriptional responses, histological structures and survival rate of the crayfish Procambarus clarkii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Kaddissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (7), pp.1800--1807. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity of acute and chronic gamma-irradiation on zebrafish cells and consequences for embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourrachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cavalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dutilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (12), pp.2831--2837. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic uranium exposure on life history and physiology of Daphnia magna over three successive generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Massarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodophe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.309-319. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the embryo/larval toxic and genotoxic effects of \textgreekg irradiation on zebrafish eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. G. Hinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (11), pp.1039--1044. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal distribution of uranium and associated genotoxic damages in the chronically exposed bivalve Corbicula fluminea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cavalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (8), pp.766-773. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic assessment of the chemical and radiological risks of chronic exposure to uranium in freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (17), pp.6684-6690. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es9005288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des bactéries pour dépolluer les environnements contaminés par des radionucléides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 295, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic external gamma irradiation on growth and reproductive success of Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (1), pp.134-145. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of waterborne uranium on survival, growth, reproduction and physiological processes of the freshwater cladoceran Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (3), pp.370-378. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.AQUATOX.2007.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and practices in the use of effects data from FREDERICA in the ERICA Integrated Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Copplestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (9), pp.1474-1483. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2008.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased effects of internal alpha irradiation in Daphnia magna after chronic exposure over three successive generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (3), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2008.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of waterborne uranium on the hatching success, development, and survival of early life stages of zebrafish (Danio rerio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourrachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (1), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2008.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences écologiques d'une exposition chronique à l'uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 291, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved and bioavailable contaminants in the Seine river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Buzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (1--3), pp.244-256. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First derivation of predicted-no-effect values for freshwater and terrestrial ecosystems exposed to radioactive substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Della-Vedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Copplestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hingston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (20), pp.6498-6505. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0606531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of thermodynamic database on the modelisation of americium(III) speciation in a simulated biological medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93 (11), pp.715-718. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2005.93.11.715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00427036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of copper bioavailability in vineyard runoff waters by DPASV and algal bioassay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Devez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 348 (1-3), pp.82-92. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water toxicity and metal contamination assessment of a polluted river: the Upper Vistula River (Poland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dominik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (1), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0883-2927(03)00110-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of diffusion gradient in thin films to evaluate the toxic fraction of copper to Daphnia Magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bakkaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (9), pp.2154-2161. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/03-202a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic numerical model to characterize labile metal complexes collected with diffusion gradient in thin films devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taillefert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (8), pp.1645-1652. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es025839o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus and organic matter in wetland sediments: analysis through gel permeation chromatography (GPC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (5), pp.567-576. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2000151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter and phosphorus interactions in the sediments of wetlands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporter Cell Lines to Monitor Steroid and Antisteroid Potential of Environmental Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Térouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (1/2), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008980515297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services in radiation protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiological Protection Week 2025 (ERPW 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UK Health Security Agency (UKHSA), Sep 2025, Londres (Grande Bretagne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Research Plans for Environmental Radiation Protection Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st MEENAS webinar 2024 "Strategic Research Plans for Environmental and Medical Radiation Protection Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEENAS - MELODI, EURADOS, EURAMED, NERIS, ALLIANCE and SHARE, Apr 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem approaches in radioecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity - ICRER 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Radioprotection et de Sûreté Nucléaire - IRSN; Norwegian Radiation and Nuclear Safety Authority - DSA, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Research Agenda a tool for structuring research efforts and sharing priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Initiatives of Low-Dose Research Co-ordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence pour l'énergie nucléaire (NEA) de l'Organisation de coopération et de développement économiques (OCDE).; Electric Power Research Institute - EPRI (USA); IDEA network (International Dose Effect Alliance), Jun 2024, Boulogne Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITUATION IN UKRAINE How the war in Ukraine has affected the radioecology field of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiation Protection Week 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTISAN - Istituto Superiore di Sanità; MEENAS - Consortium of European Radiation Research Plateform; IRPA - ARP (Associazione Italiana di Radioprotezione), Nov 2024, Rome, Italy. pp.ISSN: 0393-5620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOP in the context of radioecology: challenges and insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Quevarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Car</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERPW2024 - European radiation protection week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Radiation Research Platforms (MEENAS); Istituto Superiore di Sanità (ISS); Italian Association of Radiation Protection (AIRP), Nov 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pressions toxiques multiples dans les cours d'eau : de la difficulté à déterminer un indice unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-expositions, conditions de vie et santé - De la connaissance à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé et Environnement, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04065935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des PressiOns TOxiques MUltipleS sur les écosystèmes aquatiques du bassin versant du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined exposures to stable and radioactive substances for ecological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on multiple stressors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAD (Centre for Environmental Radioactivity), Feb 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04065014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IPOTOMUS - Impact des Pressions TOxiquesMultiplessur les écosystèmes aquatiquesdu Bassin Versant du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France. pp.86-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of Uranium and Cadmium on Physiological Parameters of the Nematode Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Svendsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 35th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of water chemistry for the toxicity of uranium on an aquatic organism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aliaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurveillance des écosystèmes aquatiques impactés par d'anciens sites miniers uranifères (Le Ritord, Limousin) : résultats préliminaires du suivi du périphyton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low level uranium exposure on critical life stages of zebrafish (Danio rerio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourrachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palluel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. SETAC Europe Annual Meeting "Protecting ecosystem health : facing the challenge of a globally changing environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la spéciation du cuivre sur la structure et le fonctionnement d'un écosystème aquatique : étude en mésocosme lotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congrès International de Limnologie-Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ionizing radiation on a simplified aquatic food chain using a tritrophic microcosm set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Simon-Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiation Protection Week 2025 (ERPW 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, London, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISORED 2023 - 1. Meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sitges, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04134140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiation Protection Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04152203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRP 2021+ 6. International Symposium on the System of Radiological Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Online, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04134191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE 2021 - 33rd Annual Conference of the International Society for Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United States. , 2021, Promoting Environmental Health and Equity in a Shifting Climate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet LILAS : Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFSE, Multi-expositions, conditions de vie et santé : de la connaissance à l’action (version digitale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of radiological doses to wildlife due to its exposure to radionuclides in the Rhône River: case studies in link with natural background and actual NPP releases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Eyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly, EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, VIENNE, Austria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested interactions in the uranium and cadmium combined toxicity to the C. elegans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Svendsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRER 3rd International Conference on Radioecology &amp; Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets de mélanges de contaminants stables et radioactifs sur le nématode C. elegans à l’aide d’outils d’écotoxicologie prédictive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des thèses de l’IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability of copper, zinc and arsenic species in runoff waters from contrasted fields in a Mediterranean vineyard catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Annual meeting of SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Madrid, Spain. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2021-00113, Institut de Radioprotection et de Sûreté Nucléaire. 2021, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03222498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pressions toxiques multiples sur les écosystèmes aquatiques du Bassin Versant du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSN; INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'exposition des écosystèmes aquatiques à des produits phytosanitaires : spéciation, biodisponibilité et toxicité. Exemple du cuivre dans les eaux de ruissellement de parcelles viticoles (Roujan, Hérault, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Montpellier I; University of Geneva, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodisponibilité des éléments traces métalliques et des radionucléides en milieu aquatique continental. Implications pour l’évaluation du risque écologique dans un contexte de multi-contamination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Montpellier 1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02929478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodolphe Gilbin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin, PhDRadioecology & Environmental Risk AssessmentHead of Department – Radiation Protection of populations and Environment (SERPEN), ASNRPresident, European Radioecology Alliance</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rodolphe-gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6503-9198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">072482109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=YyK1GPMAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASNR / PSE-ENV / SERPENCadarache BP-3, Bât. 153 – F-13115 Saint-Paul-lez-Durance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis chef de service à ASNR, où je pilote des activités de recherche et d’expertise dédiées à la radioprotection des populations et de l’environnement. Mes travaux se situent à l’interface entre la radioécologie et la radioprotection, avec pour objectif d’améliorer l’évaluation des expositions environnementales et humaines aux rayonnements ionisants.Mes recherches portent principalement sur la biodisponibilité, la spéciation et la toxicité des radionucléides dans les écosystèmes aquatiques, ainsi que sur les effets des expositions multiples (multi-stress) sur les organismes. Je m’intéresse en particulier au développement d’approches intégrées pour l’évaluation des risques environnementaux, combinant données expérimentales, modélisation et expertise opérationnelle.En complément de mes activités scientifiques, je contribue au développement de méthodes et de cadres d’analyse visant à appuyer la décision publique dans le domaine santé-environnement. Je suis également impliqué dans la coordination de la recherche à l’échelle européenne et j’assure la présidence de la European Radioecology Alliance, où je participe à la structuration des agendas stratégiques de recherche en radioprotection.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing adverse outcome pathways to support radioecological risk assessment: challenges and insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quevarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Car</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (9), pp.2414-2437. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/etojnl/vgaf031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant acclimation to ionising radiation requires activation of a detoxification pathway against carbonyl‐containing lipid oxidation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Ksas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chiarenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (10), pp.3882-3898. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.14994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths of ecosystem services concept for radiation protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 199 (8-9), pp.698-704. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncad122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04227376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic toxicity of uranium to three benthic organisms in laboratory spiked sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Micozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241, pp.106776. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse outcome pathways (AOPs) for radiation-induced reproductive effects in environmental species: state of science and identification of a consensus AOP network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Erik Tollefsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A Beresford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dag Anders Brede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98 (12), pp.1816-1831. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09553002.2022.2110317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04065109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet LILAS : analyse de l’application des approches participatives sur les multi-expositions environnementales et les risques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gironza Yara Carrejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2022.1633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04134329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated strategic research agenda for the integration of radioecology in the european radiation protection research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuro Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Beresford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 237 (237), pp.106697. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium transfer and accumulation in organs of Danio rerio after waterborne exposure alone or combined with diet-borne exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sommard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierrisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.90--98. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of fish otoliths as a temporal biomarker of field uranium exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Eb-Levadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 690, pp.511-521. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single indicator of noxiousness for people and ecosystems exposed to stable and radioactive substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reygrobellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 249, pp.560--565. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.03.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological risk assessment of mixtures of radiological and chemical stressors Methodology to implement an msPAF approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Della Vedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.1421-1432. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic energy-based model to analyze sublethal effects of chronic gamma irradiation in the nematode Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hertel-Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Toxicology and Environmental Health - Part A Current Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (16-18), pp.830-844. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15287394.2017.1352194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic energy-based modeling of uranium and cadmium joint toxicity to Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.405--412. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of co-contaminant effects on uranium and thorium speciation in freshwater using geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lofts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Horemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.99-109. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested interactions in the combined toxicity of uranium and cadmium to the nematode Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Svendsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.139--148. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling exercise on the importance of ternary alkaline earth carbonate species of uranium(VI) in the inorganic speciation of natural waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Geochemical Speciation Codes and Databases, 55, pp.192-198. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial gene expression, antioxidant responses, and histopathology after cadmium exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Kaddissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (8), pp.893-907. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tox.21817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genotoxicity of aluminium and cadmium in embryonic zebrafish cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cavalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adam-Guillermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research/Genetic Toxicology and Environmental Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 750 (1-2), pp.19-26. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mrgentox.2012.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of direct and trophic uranium exposures in the crayfish Orconectes limosus Implication for predicting uranium bioaccumulation and its associated toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.410-416. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.2068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of diatom assemblages as biomonitor of the impact of treated uranium mining effluent discharge on a stream: case study of the Ritord watershed (Center-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.1186-1199. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-013-1106-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular fractionation and chemical speciation of uranium to elucidate its fate in gills and hepatopancreas of crayfish Procambarus clarkii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Lobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (4), pp.481--490. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An invitation to contribute to a strategic research agenda in radioecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Hinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vandenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dowdall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adam-Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity evaluation of the green alga Chlamydomonas reinhardtii to uranium by pulse amplitude modulated (PAM) fluorometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140-141, pp.288-294. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of uranium on crayfish Procambarus clarkii mitochondria and antioxidants responses after chronic exposure What have we learned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Kaddissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.218-224. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are antioxidant and transcriptional responses useful for discriminating between chemo- and radiotoxicity of uranium in the crayfish Procambarus clarkii?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Al Kaddissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80, pp.266-272. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of reactive oxygen species and algal growth inhibition by tritiated water with or without copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Réty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tox.20626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the embryo/larval toxic and genotoxic effects of \textgreekg irradiation on zebrafish eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. G. Hinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (11), pp.1039--1044. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal distribution of uranium and associated genotoxic damages in the chronically exposed bivalve Corbicula fluminea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cavalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (8), pp.766-773. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer modelling and toxicity evaluation of the effluent from an installation of cleansing and uranium recovery using a battery of bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.187--201. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-010-0570-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology-Based Modeling To Analyze Uranium Toxicity Data on Daphnia magna in a Multigeneration Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Massarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (9), pp.4151-4158. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es104082e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of uranium uptake on transcriptional responses, histological structures and survival rate of the crayfish Procambarus clarkii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Kaddissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (7), pp.1800--1807. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity of acute and chronic gamma-irradiation on zebrafish cells and consequences for embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourrachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cavalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dutilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (12), pp.2831--2837. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic uranium exposure on life history and physiology of Daphnia magna over three successive generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Massarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodophe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.309-319. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des bactéries pour dépolluer les environnements contaminés par des radionucléides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 295, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic assessment of the chemical and radiological risks of chronic exposure to uranium in freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (17), pp.6684-6690. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es9005288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased effects of internal alpha irradiation in Daphnia magna after chronic exposure over three successive generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (3), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2008.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of waterborne uranium on the hatching success, development, and survival of early life stages of zebrafish (Danio rerio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourrachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (1), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2008.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences écologiques d'une exposition chronique à l'uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 291, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic external gamma irradiation on growth and reproductive success of Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (1), pp.134-145. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of waterborne uranium on survival, growth, reproduction and physiological processes of the freshwater cladoceran Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (3), pp.370-378. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.AQUATOX.2007.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and practices in the use of effects data from FREDERICA in the ERICA Integrated Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Copplestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (9), pp.1474-1483. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2008.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved and bioavailable contaminants in the Seine river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Buzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (1--3), pp.244-256. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First derivation of predicted-no-effect values for freshwater and terrestrial ecosystems exposed to radioactive substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier-Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Della-Vedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Copplestone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hingston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (20), pp.6498-6505. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0606531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of thermodynamic database on the modelisation of americium(III) speciation in a simulated biological medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93 (11), pp.715-718. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2005.93.11.715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00427036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of copper bioavailability in vineyard runoff waters by DPASV and algal bioassay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Devez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 348 (1-3), pp.82-92. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water toxicity and metal contamination assessment of a polluted river: the Upper Vistula River (Poland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dominik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (1), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0883-2927(03)00110-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of diffusion gradient in thin films to evaluate the toxic fraction of copper to Daphnia Magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bakkaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (9), pp.2154-2161. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/03-202a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic numerical model to characterize labile metal complexes collected with diffusion gradient in thin films devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taillefert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (8), pp.1645-1652. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es025839o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporter Cell Lines to Monitor Steroid and Antisteroid Potential of Environmental Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Térouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (1/2), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008980515297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus and organic matter in wetland sediments: analysis through gel permeation chromatography (GPC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (5), pp.567-576. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2000151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter and phosphorus interactions in the sediments of wetlands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services in radiation protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiological Protection Week 2025 (ERPW 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UK Health Security Agency (UKHSA), Sep 2025, Londres (Grande Bretagne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITUATION IN UKRAINE How the war in Ukraine has affected the radioecology field of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiation Protection Week 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTISAN - Istituto Superiore di Sanità; MEENAS - Consortium of European Radiation Research Plateform; IRPA - ARP (Associazione Italiana di Radioprotezione), Nov 2024, Rome, Italy. pp.ISSN: 0393-5620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOP in the context of radioecology: challenges and insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Quevarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Car</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERPW2024 - European radiation protection week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Radiation Research Platforms (MEENAS); Istituto Superiore di Sanità (ISS); Italian Association of Radiation Protection (AIRP), Nov 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Research Plans for Environmental Radiation Protection Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st MEENAS webinar 2024 "Strategic Research Plans for Environmental and Medical Radiation Protection Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEENAS - MELODI, EURADOS, EURAMED, NERIS, ALLIANCE and SHARE, Apr 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem approaches in radioecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity - ICRER 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Radioprotection et de Sûreté Nucléaire - IRSN; Norwegian Radiation and Nuclear Safety Authority - DSA, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Research Agenda a tool for structuring research efforts and sharing priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Initiatives of Low-Dose Research Co-ordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence pour l'énergie nucléaire (NEA) de l'Organisation de coopération et de développement économiques (OCDE).; Electric Power Research Institute - EPRI (USA); IDEA network (International Dose Effect Alliance), Jun 2024, Boulogne Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pressions toxiques multiples dans les cours d'eau : de la difficulté à déterminer un indice unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-expositions, conditions de vie et santé - De la connaissance à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé et Environnement, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04065935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des PressiOns TOxiques MUltipleS sur les écosystèmes aquatiques du bassin versant du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined exposures to stable and radioactive substances for ecological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on multiple stressors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAD (Centre for Environmental Radioactivity), Feb 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04065014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IPOTOMUS - Impact des Pressions TOxiquesMultiplessur les écosystèmes aquatiquesdu Bassin Versant du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France. pp.86-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of Uranium and Cadmium on Physiological Parameters of the Nematode Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Svendsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 35th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of water chemistry for the toxicity of uranium on an aquatic organism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aliaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurveillance des écosystèmes aquatiques impactés par d'anciens sites miniers uranifères (Le Ritord, Limousin) : résultats préliminaires du suivi du périphyton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low level uranium exposure on critical life stages of zebrafish (Danio rerio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourrachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palluel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. SETAC Europe Annual Meeting "Protecting ecosystem health : facing the challenge of a globally changing environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la spéciation du cuivre sur la structure et le fonctionnement d'un écosystème aquatique : étude en mésocosme lotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congrès International de Limnologie-Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ionizing radiation on a simplified aquatic food chain using a tritrophic microcosm set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Simon-Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiation Protection Week 2025 (ERPW 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, London, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISORED 2023 - 1. Meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sitges, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04134140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRP 2021+ 6. International Symposium on the System of Radiological Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Online, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04134191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiation Protection Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04152203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE 2021 - 33rd Annual Conference of the International Society for Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United States. , 2021, Promoting Environmental Health and Equity in a Shifting Climate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet LILAS : Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFSE, Multi-expositions, conditions de vie et santé : de la connaissance à l’action (version digitale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of radiological doses to wildlife due to its exposure to radionuclides in the Rhône River: case studies in link with natural background and actual NPP releases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Eyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly, EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, VIENNE, Austria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested interactions in the uranium and cadmium combined toxicity to the C. elegans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte-Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Svendsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRER 3rd International Conference on Radioecology &amp; Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets de mélanges de contaminants stables et radioactifs sur le nématode C. elegans à l’aide d’outils d’écotoxicologie prédictive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des thèses de l’IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability of copper, zinc and arsenic species in runoff waters from contrasted fields in a Mediterranean vineyard catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Annual meeting of SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Madrid, Spain. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Carrejo Gironza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2021-00113, Institut de Radioprotection et de Sûreté Nucléaire. 2021, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03222498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pressions toxiques multiples sur les écosystèmes aquatiques du Bassin Versant du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSN; INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'exposition des écosystèmes aquatiques à des produits phytosanitaires : spéciation, biodisponibilité et toxicité. Exemple du cuivre dans les eaux de ruissellement de parcelles viticoles (Roujan, Hérault, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Montpellier I; University of Geneva, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodisponibilité des éléments traces métalliques et des radionucléides en milieu aquatique continental. Implications pour l’évaluation du risque écologique dans un contexte de multi-contamination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Montpellier 1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02929478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId325"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFB47B3F"/>
+    <w:nsid w:val="B2447AF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-gilbin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6503-9198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072482109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444231v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quevarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14994" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04227376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncad122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Micozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Erik Tollefsen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Beresford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Anders Brede" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuro Arnold" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Beresford" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106697" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gagnaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sommard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierrisnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reygrobellet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.03.061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaumelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della Vedova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.09.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hertel-Aas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oughton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2017.1352194" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Margerit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Svendsen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.04.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572597v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lofts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horemans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.07.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Kaddissi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legeay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Elia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.21817" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZPCHRWQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598916v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herlory" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonzom" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1106-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3F9094EADE00B4D1A450118C04EDA77CEA8E358/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H79KM8J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Hinton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vandenhove" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dowdall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam-Guillermin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.07.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LW50FG7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865194v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonzom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.06.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733887v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cavalie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2012.07.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98GLMJ7B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JRGL162-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.11.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTRC2JMF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909501v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Al Kaddissi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Elia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.03.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GNX0PJD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;ty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20626" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4DGCMJJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963284v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104082e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-010-0570-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A161CAF62EC999CA70745FB8636F1BB477995C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.06.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQJHKBW7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrachot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutilleul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.695" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/736FF22C21B8578072CC71C66F699E81322DADC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591463v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodophe Gilbin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.05.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QT6PJPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962930v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massarin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Hinton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.06.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954927v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.04.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993496v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathews" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9005288" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106496v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chapon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonzo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.07.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T8SGTQ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579289v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AQUATOX.2007.11.018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMCF2Z0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005078v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Copplestone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2008.04.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P7FXW2N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579299v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Zeman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.01.015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLJTJZD7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.07.013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XJZTHNV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QTS7J7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029088v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della-Vedova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hingston" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0606531" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4V6XV3VP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00427036v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.715" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683288v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Persin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.01.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86DN18NC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199290v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(03)00110-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B9PVJGC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583056v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bakkaus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-202a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KMZ7MTW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581397v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillefert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025839o" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7DWJD5XT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886063v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000151" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948042v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02947869v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice T&#233;rouanne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008980515297" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VBR8G52-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448378v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914803v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914758v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914838v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914879v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867931v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Quevarec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065935v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339068v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338747v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952975v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margerit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svendsen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970619v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595836v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fayolle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970475v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969807v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baird" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chauvet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462677v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon-Cornu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892914v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beaumelle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953530v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958110v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828787v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952015v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011143v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-02929478v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-gilbin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6503-9198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072482109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=YyK1GPMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quevarec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;nard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14994" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04227376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncad122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Micozzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106776" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Erik Tollefsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Beresford" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Anders Brede" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110317" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuro Arnold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Beresford" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106697" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gagnaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sommard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierrisnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4283" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reygrobellet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.03.061" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552687v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaumelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della Vedova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.09.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hertel-Aas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oughton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2017.1352194" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084521v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Margerit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lofts" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horemans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.07.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Svendsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.04.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Kaddissi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legeay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Elia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.21817" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZPCHRWQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cavalie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam-Guillermin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2012.07.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98GLMJ7B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733861v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2068" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JRGL162-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598916v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herlory" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonzom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1106-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3F9094EADE00B4D1A450118C04EDA77CEA8E358/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H79KM8J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Hinton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vandenhove" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dowdall" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.07.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LW50FG7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865194v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonzom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.06.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.11.026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTRC2JMF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Al Kaddissi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Elia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.03.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GNX0PJD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524389v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;ty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20626" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4DGCMJJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962930v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massarin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Hinton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.06.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.04.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924844v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-010-0570-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A161CAF62EC999CA70745FB8636F1BB477995C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963284v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104082e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.06.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQJHKBW7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962926v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrachot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutilleul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.695" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/736FF22C21B8578072CC71C66F699E81322DADC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodophe Gilbin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.05.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QT6PJPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106496v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chapon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993496v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathews" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9005288" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579299v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonzo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Zeman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.01.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLJTJZD7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005052v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.07.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XJZTHNV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005068v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001447v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.07.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T8SGTQ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AQUATOX.2007.11.018" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMCF2Z0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005078v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Copplestone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2008.04.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P7FXW2N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589080v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QTS7J7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della-Vedova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hingston" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0606531" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4V6XV3VP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00427036v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collins" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.715" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683288v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Persin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.01.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86DN18NC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominik" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(03)00110-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B9PVJGC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583056v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bakkaus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-202a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KMZ7MTW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillefert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025839o" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7DWJD5XT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02947869v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice T&#233;rouanne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008980515297" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VBR8G52-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886063v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000151" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948042v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448378v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914879v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867931v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Quevarec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914803v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914758v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914838v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065935v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339068v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338747v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952975v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margerit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svendsen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970619v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595836v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fayolle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969807v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baird" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chauvet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462677v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon-Cornu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892914v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beaumelle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953530v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958110v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828787v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011143v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-02929478v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>