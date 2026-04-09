--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -3482,307 +3482,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00522993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seuil d'approximation pour le modèle UET-UCT en présence d'une infinité de processeurs : Une preuve alternative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes à événements discrets : de la simulation à l'analyse temporelle de la décision en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Tuitete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.52-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00276718v1</w:t>
+                <w:t xml:space="preserve">hal-02592776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes à événements discrets : de la simulation à l'analyse temporelle de la décision en agriculture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seuil d'approximation pour le modèle UET-UCT en présence d'une infinité de processeurs : Une preuve alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (5), pp.571-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.27.571-588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592776v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00276718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes à événements discrets : de la simulation à l'analyse temporelle de la décision en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Tuitete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4636,252 +4636,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Balanced Connected Subgraph Problem: Complexity Results in Bounded-Degree and Bounded-Diameter Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proof of Usage: User-centric consensus for data provision and exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Masseport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorick Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA 2019 - 13th International Conference on Combinatorial Optimization and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BRAINS 2019 - 1st Blockchain, Robotics and AI for Networking Security Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rio De Janerio, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02454914v1</w:t>
+                <w:t xml:space="preserve">hal-02025384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of Usage: User-centric consensus for data provision and exchange</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Balanced Connected Subgraph Problem: Complexity Results in Bounded-Degree and Bounded-Diameter Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRAINS 2019 - 1st Blockchain, Robotics and AI for Networking Security Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOA 2019 - 13th International Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Xiamen, China. pp.449-460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-36412-0_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025384v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02454914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Edge Set and Zero Forcing Set Remain Difficult in Cubic Graphs</w:t>
               </w:r>
@@ -5693,151 +5693,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01900389v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveiller un réseau électrique en plaçant des dispositifs sur ses liens : un problème difficile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Darties</w:t>
+                <w:t xml:space="preserve">Certification under Uncertainties of Control Methods for Multi-Source Elevators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Desdouits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISDA: Intelligent Systems Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Porto, Portugal. pp.154-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53480-0_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516931v1</w:t>
+                <w:t xml:space="preserve">hal-01476039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights for Power Edge Set Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5869,193 +5878,184 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Shanghai, China. pp.180-194, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71150-8_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01672895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification under Uncertainties of Control Methods for Multi-Source Elevators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
+                <w:t xml:space="preserve">Surveiller un réseau électrique en plaçant des dispositifs sur ses liens : un problème difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Pape</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA: Intelligent Systems Design and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-53480-0_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01476039v1</w:t>
+                <w:t xml:space="preserve">hal-01516931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Linearization of Scaffolds Sharing Repeated Contigs</w:t>
               </w:r>
@@ -9193,204 +9193,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00522986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous versus hierarchical communication delay model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexity and approximation for scheduling problem for a torpedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASTEC'2009: Workshop/Summer school on Algorithms and Techniques for Scheduling on Clusters and Grids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Faveyrolles, France</w:t>
+              <w:t xml:space="preserve">CIE'39: 39th International Conference on Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.352-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805056v1</w:t>
+                <w:t xml:space="preserve">lirmm-00355052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and approximation for scheduling problem for a torpedo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogeneous versus hierarchical communication delay model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE'39: 39th International Conference on Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.352-356</w:t>
+              <w:t xml:space="preserve">ASTEC'2009: Workshop/Summer school on Algorithms and Techniques for Scheduling on Clusters and Grids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Faveyrolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00355052v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomorphic Coupled-Task Scheduling Problem with Compatibility Constraints on a Single Processor</w:t>
               </w:r>
@@ -10037,64 +10037,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes à évènements discrets : De la simulation à l'analyse temporelle de la décision en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Tuitete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Helias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10139,230 +10139,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00239345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes à événements discrets : de la simulation à l'analyse temporelle de la décision en agriculture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximations Algorithms: Application in Scheduling Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées STIC &amp; Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">EPIT'07 : Ecole de Printemps en Informatique Théorique - Ordonnancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590194v1</w:t>
+                <w:t xml:space="preserve">lirmm-00276720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations Algorithms: Application in Scheduling Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes à événements discrets : de la simulation à l'analyse temporelle de la décision en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Tuitete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIT'07 : Ecole de Printemps en Informatique Théorique - Ordonnancement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées STIC &amp; Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00276720v1</w:t>
+                <w:t xml:space="preserve">hal-02590194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive systems for decision modeling in agricultural production: examples about phytosanitary treatments</w:t>
               </w:r>
@@ -10374,64 +10374,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Helias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Tuitete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10850,297 +10850,448 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00805059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support to decision-making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Colizzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Guillaume</w:t>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Precision Smart Farming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818373-1.00004-4⟩</w:t>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942699v1</w:t>
+                <w:t xml:space="preserve">hal-05577964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation algorithms for scheduling problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Support to decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Colizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Introduction to scheduling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Precision Smart Farming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.183-224, 2020, Chapter 4, 978-0-12-818373-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818373-1.00004-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00445575v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximation algorithms for scheduling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A chapman and hall book. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Introduction to scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC press, pp.23-50, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00445575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling with Communication Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11156,51 +11307,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiprocessor Scheduling: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARS Publishing, pp.1-26, 2007, 978-3-902613-02-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11210,51 +11361,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new exact algorithm to solve the Multi-trip vehicle routing problem with time windows and limited duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11289,169 +11440,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00632609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software (re)modularization: Fight against the structure erosion and migration preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00534901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11461,51 +11612,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricochet Robots game: complexity analysis Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Masseport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11540,51 +11691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorick Lartigau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11594,51 +11745,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximability and exact resolution of the Multidimensional Binary Vector Assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11664,73 +11815,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Lirmm; Montpellier II. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01310648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the complexity of Wafer-to-Wafer Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillerme Duvillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11782,73 +11933,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01110027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling stretched coupled-tasks with compatibilities constraints : model, complexity and approximation results for some class of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11883,73 +12034,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Complexity of the Sparsest k-Subgraph in Chordal Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11988,73 +12139,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-13033, LIRMM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00875132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating the Sparsest k-Subgraph in Chordal Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12076,73 +12227,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NP-hardness of the Sparsest k-Subgraph Problem in Chordal Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12164,73 +12315,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-12026, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00744655v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The k-Sparsest Subgraph Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12252,73 +12403,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-12019, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00735713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-Max Graph Partitioning Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12353,100 +12504,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-12015, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00694569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Exact Algorithm to Solve the Multi-Trip Vehicle Routing Problem with Time Windows and Limited Duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12454,73 +12605,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-11023, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00616667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Cover Definition for a Coupled-Tasks Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12546,73 +12697,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-09003, LIRMM. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00355048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and Approximation for the Precedence Constrained Scheduling Problem with Large Communications Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12651,73 +12802,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 05025, LIRMM. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Non-Approximability Results in Presence of Hierarchical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12730,73 +12881,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 03019, LIRMM. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Non-Approximability Results in Presence of Hierarchical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12809,73 +12960,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 03019, LIRMM. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Non-Approximability Results in Presence of Hierarchical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12888,73 +13039,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 03019, LIRMM. 2003, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00191921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Approximability Results in Presence of Hierarchical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12967,73 +13118,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 02206, LIRMM. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00268513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Approximability Results in Presence of Hierarchical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13046,51 +13197,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 02206, LIRMM. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13100,105 +13251,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ordonnancement et communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Université Montpellier II - Sciences et Techniques du Languedoc, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00797855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId261"/>
+      <w:footerReference w:type="default" r:id="rId268"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13266,51 +13417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F8F2B77"/>
+    <w:nsid w:val="28BD650F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13497,51 +13648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-giroudeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095605355" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04097811v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054123410058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Masseport" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Lartigau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBC.2023.132705" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Volte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04164381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2197/ipsjjip.31.413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03835013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Foss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00223-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03218029v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Tabary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00819-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Martinod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02541049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00753-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02133404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0581-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0202-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01922494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Duvilli&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0276-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01950398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champseix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dallard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0405-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-4-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01186966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JW04H3F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-014-9568-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivikram Dokka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2016.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-013-0238-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPS.2013.059680" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00697219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Cohen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00578530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0127-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00605652v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Bouznif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/476939" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612822v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0193-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.082" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-568MDP3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.571-588" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XW36B1PG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Tuitete" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.11.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C632H2F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Windal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.03.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8BJVBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269765v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00328-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP2N710C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2002003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03494612v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92681-6_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02332049v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_41" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_32" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02454914v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36412-0_36" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025384v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazals" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25005-8_11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02193442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desdouits" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/inoc.2019.12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02047701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18174-1_2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900395v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00834-5_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_11" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02139036v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55011-4_1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900389v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04651-4_7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672895v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71150-8_17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_16" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672893v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_38" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378572v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Jovanovic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01360463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45587-7_13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378584v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_22" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desduits" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Haouassi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313722v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005947600190030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378581v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_34" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250982v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26626-8_30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_15" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_15" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251104v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07953-0_4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_14" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283611v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08001-7_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251025v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04298-5_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_23" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702137v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_27" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675888v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612821v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00496041v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00488279v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805056v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270792v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239345v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590194v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276720v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00243964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00402647v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_30" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TG3MKNPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268636v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Angel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45706-2_28" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MBLD9S0Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805059v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00445575v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195552v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00632609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191102v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310648v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01110027v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947519v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00875132v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868188v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744655v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735713v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694569v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616667v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Naud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355048v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106681v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269441v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269570v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191921v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268513v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269417v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00797855v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-giroudeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095605355" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04097811v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054123410058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Masseport" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Lartigau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBC.2023.132705" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Volte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04164381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2197/ipsjjip.31.413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03835013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Foss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00223-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03218029v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Tabary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00819-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Martinod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02541049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00753-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02133404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0581-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0202-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01922494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Duvilli&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0276-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01950398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champseix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dallard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0405-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-4-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01186966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JW04H3F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-014-9568-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivikram Dokka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2016.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-013-0238-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPS.2013.059680" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00697219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Cohen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00578530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0127-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00605652v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Bouznif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/476939" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612822v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0193-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.082" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-568MDP3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Tuitete" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.571-588" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XW36B1PG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.11.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C632H2F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Windal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.03.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8BJVBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269765v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00328-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP2N710C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2002003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03494612v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92681-6_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02332049v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_41" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_32" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02454914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36412-0_36" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazals" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25005-8_11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02193442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desdouits" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/inoc.2019.12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02047701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18174-1_2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900395v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00834-5_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_11" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02139036v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55011-4_1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900389v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04651-4_7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_16" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71150-8_17" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672893v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_38" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378572v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Jovanovic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01360463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45587-7_13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378584v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_22" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desduits" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Haouassi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313722v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005947600190030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378581v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_34" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250982v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26626-8_30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_15" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_15" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251104v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07953-0_4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_14" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283611v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08001-7_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251025v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04298-5_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_23" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702137v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_27" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675888v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612821v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00496041v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00488279v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355052v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805056v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270792v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239345v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276720v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590194v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00243964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00402647v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_30" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TG3MKNPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268636v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Angel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45706-2_28" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MBLD9S0Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805059v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00445575v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00632609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310648v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01110027v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947519v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00875132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868188v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744655v3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735713v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694569v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616667v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Naud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355048v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106681v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269441v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269570v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191921v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268513v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269417v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00797855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>