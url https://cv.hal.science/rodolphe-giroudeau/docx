--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -6035,239 +6035,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Linearization of Scaffolds Sharing Repeated Contigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
+                <w:t xml:space="preserve">Une modélisation par Contrainte de graphe pour résoudre l’échafaudage de génome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2017 - 18e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01672893v1</w:t>
+                <w:t xml:space="preserve">lirmm-01875591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modélisation par Contrainte de graphe pour résoudre l’échafaudage de génome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">On the Linearization of Scaffolds Sharing Repeated Contigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Dallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2017 - 18e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Shanghai, China. pp.509-517, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71147-8_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01875591v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01672893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower bound on the logistic ratio objective function for bulk distribution inventory-routing problem</w:t>
               </w:r>
@@ -7883,248 +7883,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the Sparsest $k$-Subgraph in Chordal Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameterized Complexity of the Sparsest k-Subgraph Problem in Chordal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA: Workshop on Approximation and Online Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08001-7_7⟩</w:t>
+              <w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Nový Smokovec, Slovakia. pp.150-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04298-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01283611v1</w:t>
+                <w:t xml:space="preserve">lirmm-01251025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of the Sparsest k-Subgraph Problem in Chordal Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximating the Sparsest $k$-Subgraph in Chordal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Nový Smokovec, Slovakia. pp.150-161, </w:t>
+              <w:t xml:space="preserve">WAOA: Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sophia Antipolis, France. pp.73-84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04298-5_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08001-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01251025v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01283611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits intégrés en 3D</w:t>
               </w:r>
@@ -8359,252 +8359,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00805063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exact Method to Solve the Multi-Trip Vehicle Routing Problem with Multi Time Windows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sum-Max Graph Partitioning Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Semet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Freight Transportation and Logistics (ODYSSEUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCO: International Symposium on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Athens, Greece. pp.297-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32147-4_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00702137v1</w:t>
+                <w:t xml:space="preserve">lirmm-00738554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-Max Graph Partitioning Problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Exact Method to Solve the Multi-Trip Vehicle Routing Problem with Multi Time Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude König</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCO: International Symposium on Combinatorial Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Workshop on Freight Transportation and Logistics (ODYSSEUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Mykonos Island, Greece. pp.9-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00738554v1</w:t>
+                <w:t xml:space="preserve">lirmm-00702137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Approximability of the Sum-Max Graph Partitioning Problem</w:t>
               </w:r>
@@ -10139,230 +10139,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00239345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations Algorithms: Application in Scheduling Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes à événements discrets : de la simulation à l'analyse temporelle de la décision en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Tuitete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIT'07 : Ecole de Printemps en Informatique Théorique - Ordonnancement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées STIC &amp; Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00276720v1</w:t>
+                <w:t xml:space="preserve">hal-02590194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes à événements discrets : de la simulation à l'analyse temporelle de la décision en agriculture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximations Algorithms: Application in Scheduling Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées STIC &amp; Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">EPIT'07 : Ecole de Printemps en Informatique Théorique - Ordonnancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590194v1</w:t>
+                <w:t xml:space="preserve">lirmm-00276720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive systems for decision modeling in agricultural production: examples about phytosanitary treatments</w:t>
               </w:r>
@@ -12083,51 +12083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Complexity of the Sparsest k-Subgraph in Chordal Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13417,51 +13417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28BD650F"/>
+    <w:nsid w:val="D320249F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13648,51 +13648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-giroudeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095605355" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04097811v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054123410058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Masseport" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Lartigau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBC.2023.132705" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Volte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04164381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2197/ipsjjip.31.413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03835013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Foss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00223-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03218029v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Tabary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00819-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Martinod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02541049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00753-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02133404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0581-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0202-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01922494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Duvilli&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0276-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01950398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champseix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dallard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0405-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-4-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01186966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JW04H3F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-014-9568-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivikram Dokka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2016.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-013-0238-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPS.2013.059680" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00697219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Cohen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00578530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0127-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00605652v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Bouznif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/476939" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612822v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0193-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.082" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-568MDP3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Tuitete" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.571-588" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XW36B1PG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.11.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C632H2F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Windal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.03.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8BJVBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269765v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00328-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP2N710C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2002003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03494612v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92681-6_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02332049v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_41" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_32" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02454914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36412-0_36" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazals" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25005-8_11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02193442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desdouits" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/inoc.2019.12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02047701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18174-1_2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900395v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00834-5_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_11" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02139036v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55011-4_1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900389v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04651-4_7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_16" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71150-8_17" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672893v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_38" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378572v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Jovanovic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01360463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45587-7_13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378584v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_22" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desduits" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Haouassi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313722v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005947600190030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378581v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_34" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250982v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26626-8_30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_15" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_15" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251104v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07953-0_4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_14" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283611v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08001-7_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251025v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04298-5_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_23" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702137v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_27" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675888v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612821v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00496041v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00488279v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355052v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805056v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270792v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239345v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276720v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590194v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00243964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00402647v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_30" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TG3MKNPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268636v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Angel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45706-2_28" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MBLD9S0Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805059v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00445575v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00632609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310648v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01110027v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947519v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00875132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868188v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744655v3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735713v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694569v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616667v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Naud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355048v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106681v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269441v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269570v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191921v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268513v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269417v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00797855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-giroudeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095605355" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04097811v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054123410058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Masseport" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Lartigau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBC.2023.132705" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Volte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04164381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2197/ipsjjip.31.413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03835013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Foss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00223-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03218029v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Tabary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00819-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Martinod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02541049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00753-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02133404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0581-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0202-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01922494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Duvilli&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0276-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01950398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champseix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dallard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0405-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-4-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01186966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JW04H3F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-014-9568-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivikram Dokka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2016.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-013-0238-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPS.2013.059680" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00697219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Cohen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00578530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0127-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00605652v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Bouznif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/476939" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612822v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0193-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.082" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-568MDP3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Tuitete" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.571-588" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XW36B1PG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.11.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C632H2F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Windal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.03.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8BJVBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269765v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00328-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP2N710C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2002003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03494612v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92681-6_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02332049v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_41" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_32" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02454914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36412-0_36" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazals" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25005-8_11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02193442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desdouits" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/inoc.2019.12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02047701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18174-1_2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900395v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00834-5_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_11" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02139036v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55011-4_1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900389v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04651-4_7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_16" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71150-8_17" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875591v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_38" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378572v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Jovanovic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01360463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45587-7_13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378584v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_22" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desduits" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Haouassi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313722v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005947600190030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378581v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_34" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250982v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26626-8_30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_15" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_15" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251104v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07953-0_4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_14" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251025v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04298-5_14" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283611v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08001-7_7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_23" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738554v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_27" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702137v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675888v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612821v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00496041v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00488279v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355052v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805056v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270792v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239345v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590194v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276720v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00243964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00402647v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_30" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TG3MKNPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268636v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Angel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45706-2_28" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MBLD9S0Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805059v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00445575v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00632609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310648v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01110027v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947519v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00875132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868188v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744655v3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735713v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694569v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616667v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Naud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355048v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106681v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269441v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269570v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191921v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268513v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269417v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00797855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>