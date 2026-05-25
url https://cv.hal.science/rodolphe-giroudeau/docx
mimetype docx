--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -6035,239 +6035,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modélisation par Contrainte de graphe pour résoudre l’échafaudage de génome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">On the Linearization of Scaffolds Sharing Repeated Contigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Dallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2017 - 18e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Shanghai, China. pp.509-517, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71147-8_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01875591v1</w:t>
+                <w:t xml:space="preserve">lirmm-01672893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Linearization of Scaffolds Sharing Repeated Contigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
+                <w:t xml:space="preserve">Une modélisation par Contrainte de graphe pour résoudre l’échafaudage de génome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2017 - 18e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-71147-8_38⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01672893v1</w:t>
+                <w:t xml:space="preserve">lirmm-01875591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower bound on the logistic ratio objective function for bulk distribution inventory-routing problem</w:t>
               </w:r>
@@ -7883,248 +7883,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of the Sparsest k-Subgraph Problem in Chordal Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximating the Sparsest $k$-Subgraph in Chordal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04298-5_14⟩</w:t>
+              <w:t xml:space="preserve">WAOA: Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sophia Antipolis, France. pp.73-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08001-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01251025v1</w:t>
+                <w:t xml:space="preserve">lirmm-01283611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the Sparsest $k$-Subgraph in Chordal Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameterized Complexity of the Sparsest k-Subgraph Problem in Chordal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA: Workshop on Approximation and Online Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sophia Antipolis, France. pp.73-84, </w:t>
+              <w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Nový Smokovec, Slovakia. pp.150-161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08001-7_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04298-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01283611v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01251025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits intégrés en 3D</w:t>
               </w:r>
@@ -8359,252 +8359,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00805063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-Max Graph Partitioning Problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Exact Method to Solve the Multi-Trip Vehicle Routing Problem with Multi Time Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude König</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCO: International Symposium on Combinatorial Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Workshop on Freight Transportation and Logistics (ODYSSEUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Mykonos Island, Greece. pp.9-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00738554v1</w:t>
+                <w:t xml:space="preserve">lirmm-00702137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exact Method to Solve the Multi-Trip Vehicle Routing Problem with Multi Time Windows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sum-Max Graph Partitioning Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Semet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Freight Transportation and Logistics (ODYSSEUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCO: International Symposium on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Athens, Greece. pp.297-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32147-4_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00702137v1</w:t>
+                <w:t xml:space="preserve">lirmm-00738554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Approximability of the Sum-Max Graph Partitioning Problem</w:t>
               </w:r>
@@ -10139,230 +10139,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00239345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes à événements discrets : de la simulation à l'analyse temporelle de la décision en agriculture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximations Algorithms: Application in Scheduling Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées STIC &amp; Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">EPIT'07 : Ecole de Printemps en Informatique Théorique - Ordonnancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590194v1</w:t>
+                <w:t xml:space="preserve">lirmm-00276720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations Algorithms: Application in Scheduling Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes à événements discrets : de la simulation à l'analyse temporelle de la décision en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Tuitete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIT'07 : Ecole de Printemps en Informatique Théorique - Ordonnancement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées STIC &amp; Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00276720v1</w:t>
+                <w:t xml:space="preserve">hal-02590194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive systems for decision modeling in agricultural production: examples about phytosanitary treatments</w:t>
               </w:r>
@@ -10850,51 +10850,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00805059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -11035,270 +11035,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support to decision-making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 4. Aider à la décision avec le numérique via la modélisation, la simulation et l'intégration de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Guillaume</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Gauche Karine (ed.); Enriquez Martha-Lucia (ed.); Lyon-Caen Nathalie (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Precision Smart Farming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l'Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.63-75, 2026, 978-2-7592-4255-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942699v1</w:t>
+                <w:t xml:space="preserve">hal-05592002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation algorithms for scheduling problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Support to decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Colizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Introduction to scheduling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Precision Smart Farming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.183-224, 2020, Chapter 4, 978-0-12-818373-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818373-1.00004-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00445575v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approximation algorithms for scheduling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A chapman and hall book. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Introduction to scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC press, pp.23-50, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00445575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Scheduling with Communication Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11307,51 +11436,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiprocessor Scheduling: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARS Publishing, pp.1-26, 2007, 978-3-902613-02-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11361,51 +11490,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new exact algorithm to solve the Multi-trip vehicle routing problem with time windows and limited duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11440,169 +11569,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00632609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software (re)modularization: Fight against the structure erosion and migration preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Denier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00534901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11612,51 +11741,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricochet Robots game: complexity analysis Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Masseport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11691,51 +11820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorick Lartigau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11745,51 +11874,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximability and exact resolution of the Multidimensional Binary Vector Assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11815,73 +11944,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Lirmm; Montpellier II. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01310648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the complexity of Wafer-to-Wafer Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillerme Duvillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11933,73 +12062,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01110027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling stretched coupled-tasks with compatibilities constraints : model, complexity and approximation results for some class of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12034,100 +12163,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Complexity of the Sparsest k-Subgraph in Chordal Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12139,73 +12268,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-13033, LIRMM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00875132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating the Sparsest k-Subgraph in Chordal Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12227,73 +12356,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NP-hardness of the Sparsest k-Subgraph Problem in Chordal Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12315,73 +12444,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-12026, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00744655v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The k-Sparsest Subgraph Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12403,73 +12532,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-12019, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00735713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-Max Graph Partitioning Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12504,174 +12633,174 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-12015, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00694569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Exact Algorithm to Solve the Multi-Trip Vehicle Routing Problem with Time Windows and Limited Duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-11023, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00616667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Cover Definition for a Coupled-Tasks Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12697,73 +12826,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-09003, LIRMM. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00355048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and Approximation for the Precedence Constrained Scheduling Problem with Large Communications Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12802,73 +12931,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 05025, LIRMM. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Non-Approximability Results in Presence of Hierarchical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12881,73 +13010,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 03019, LIRMM. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Non-Approximability Results in Presence of Hierarchical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12960,73 +13089,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 03019, LIRMM. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Non-Approximability Results in Presence of Hierarchical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13039,73 +13168,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 03019, LIRMM. 2003, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00191921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Approximability Results in Presence of Hierarchical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13118,73 +13247,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 02206, LIRMM. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00268513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Approximability Results in Presence of Hierarchical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13197,51 +13326,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 02206, LIRMM. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13251,105 +13380,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ordonnancement et communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Université Montpellier II - Sciences et Techniques du Languedoc, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00797855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId268"/>
+      <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13417,51 +13546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D320249F"/>
+    <w:nsid w:val="1513E42A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13648,51 +13777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-giroudeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095605355" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04097811v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054123410058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Masseport" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Lartigau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBC.2023.132705" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Volte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04164381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2197/ipsjjip.31.413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03835013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Foss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00223-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03218029v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Tabary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00819-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Martinod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02541049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00753-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02133404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0581-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0202-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01922494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Duvilli&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0276-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01950398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champseix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dallard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0405-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-4-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01186966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JW04H3F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-014-9568-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivikram Dokka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2016.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-013-0238-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPS.2013.059680" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00697219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Cohen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00578530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0127-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00605652v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Bouznif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/476939" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612822v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0193-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.082" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-568MDP3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Tuitete" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.571-588" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XW36B1PG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.11.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C632H2F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Windal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.03.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8BJVBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269765v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00328-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP2N710C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2002003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03494612v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92681-6_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02332049v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_41" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_32" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02454914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36412-0_36" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazals" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25005-8_11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02193442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desdouits" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/inoc.2019.12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02047701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18174-1_2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900395v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00834-5_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_11" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02139036v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55011-4_1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900389v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04651-4_7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_16" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71150-8_17" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875591v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_38" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378572v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Jovanovic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01360463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45587-7_13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378584v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_22" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desduits" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Haouassi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313722v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005947600190030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378581v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_34" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250982v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26626-8_30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_15" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_15" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251104v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07953-0_4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_14" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251025v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04298-5_14" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283611v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08001-7_7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_23" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738554v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_27" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702137v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675888v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612821v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00496041v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00488279v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355052v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805056v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270792v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239345v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590194v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276720v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00243964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00402647v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_30" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TG3MKNPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268636v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Angel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45706-2_28" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MBLD9S0Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805059v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00445575v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00632609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310648v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01110027v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947519v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00875132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868188v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744655v3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735713v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694569v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616667v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Naud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355048v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106681v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269441v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269570v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191921v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268513v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269417v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00797855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-giroudeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095605355" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04097811v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054123410058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Masseport" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Lartigau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBC.2023.132705" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Volte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04164381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2197/ipsjjip.31.413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03835013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Foss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00223-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03218029v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Tabary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00819-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Martinod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02541049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00753-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02133404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0581-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0202-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01922494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Duvilli&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0276-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01950398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champseix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dallard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0405-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-4-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01186966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JW04H3F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-014-9568-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivikram Dokka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2016.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-013-0238-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPS.2013.059680" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00697219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Cohen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00578530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0127-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00605652v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Bouznif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/476939" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612822v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0193-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.082" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-568MDP3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Tuitete" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.571-588" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XW36B1PG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.11.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C632H2F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Windal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.03.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8BJVBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269765v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00328-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP2N710C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2002003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03494612v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92681-6_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02332049v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_41" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_32" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02454914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36412-0_36" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazals" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25005-8_11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02193442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desdouits" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/inoc.2019.12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02047701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18174-1_2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900395v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00834-5_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_11" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02139036v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55011-4_1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900389v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04651-4_7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_16" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71150-8_17" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672893v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_38" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378572v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Jovanovic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01360463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45587-7_13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378584v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_22" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desduits" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Haouassi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313722v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005947600190030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378581v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_34" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250982v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26626-8_30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_15" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_15" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251104v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07953-0_4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_14" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283611v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08001-7_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251025v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04298-5_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_23" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702137v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_27" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675888v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612821v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00496041v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00488279v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355052v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805056v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270792v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239345v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276720v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590194v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00243964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00402647v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_30" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TG3MKNPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268636v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Angel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45706-2_28" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MBLD9S0Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805059v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592002v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00445575v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195552v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00632609v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191102v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310648v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01110027v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947519v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00875132v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868188v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744655v3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735713v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694569v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616667v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Naud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355048v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106681v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269441v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269570v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268513v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269417v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00797855v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>