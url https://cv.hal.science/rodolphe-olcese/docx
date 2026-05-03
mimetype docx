--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -132,7957 +132,8026 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calculated consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario dottorale / Politica, Cultura e Sviluppo. La potenze del falso.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniele Dottorini &amp; Martina Tassone, Apr 2026, Rende (CS), Calabria, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Alpes, Elisée Reclus : la vie morale à l'épreuve du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Géophilosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Présence philosophique du Puy, Jan 2026, Le Puy en Velay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma est mystique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement and Bodies / Relever dans l'être" organisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Leroy; Anna Westin, Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Force, nécessité, justice. Élisée Reclus et Simone Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simone Weil, Proudhon et Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Chenavier, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance par les gouffres. Jean-Marie Massou et le devenir signe des pierres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire corps avec.. les roches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Cadaureille, Apr 2025, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour aux choses mêmes : portée phénoménologique de l’éducation dans l’Émile de Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Corps du sensible. Lectures et écritures phénoménologiques du littéraire, XVIe-XVIIIe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maxime Cartron; Ralph Dekoninck; Agnès Guiderdoni; Caroline Heering; Olivier Leplatre, Mar 2025, Louvain-La-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détails, fragments, éclats dans le cinéma de Jonas Mekas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du détail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline San Martin; Hélène Sirven; Jean-Philippe Trias, Oct 2024, Montpellier et Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une observation tâtonnante. Fonction révélatrice de l’expérience sensible dans le cinéma de Jonas Meka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expérience sensible et sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle Méaux et Dominique Chevalier, Mar 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter les failles : l'espacement comme forme du refuge selon Deligny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace et la spatialité dans la tentative de Fernand Deligny, 1967-1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thibault Desmet, Sep 2024, Louvain (Leuven), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre et le concept. Restitution médiatique d’une pensée de cinéma (Qu’est-ce que l’acte de création ? par Gilles Deleuze)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories et critiques du cinéma en situation médiatiques, en France, depuis la seconde guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Vignaux et Nataliya Puchenkina, Oct 2023, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mue du soin et corps commun. À partir de Fernand Deligny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Vlassov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réparer, maintenir et ménager les espaces du soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tanaïs Rolland et Quentin Mazel, Nov 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photogénie de la fatigue. L’épreuve de la chair dans le cinéma de Jean Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sauver la chair. Approches artistique, esthétique et théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florent Dumontier et David Sendrez, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La croissance des formes : symbolique de l’arbre et énergétique de la création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Face à l’arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Picarel, May 2022, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagination, symbole, décréation. Simone Weil et Jean-Luc Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginer en art et en théologie. La puissance imaginative est-elle théologienne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Hétier et Florent Dumontier, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idée d’une fraternité artistique avec la nature et ses précédents mystiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Art et les formes de la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Deville et Rodolphe Olcèse, Apr 2022, Montpellier &amp; Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception et étoffe du sensible selon Louis Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Merleau-Ponty : revenir à la perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alessandra Scotti, Jun 2022, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impersonnel et l’immuable : critique de la notion de personne selon Fernand Deligny et Simone Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individu-collectif, personnel-impersonnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Chenavier, Oct 2022, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lieutenance des œuvres selon Simone Weil et Jean-Louis Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esthétique dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romain Peter et Landry Ekomle, May 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dessin en mouvement selon Alexandre Hollan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dessins d’après… / Peintures d’après ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Favier, Mar 2022, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier, une utopie à l’épreuve du faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’atelier en acte(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alix de Morant, Claire Châtelet, Marie Joqueviel-Bourjea, Karleen Groupierre et Karine Pinel, Nov 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre abandon au sensible et intelligence du monde : le journal filmé de Jonas Mekas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée du sensible : approches esthétiques, historiques et théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Hétier, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une poétique du résidu (Jonas Delhaye)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts contemporains et anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir agir selon Simone Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congès de la Société Suisse de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ilaria Fornacciari, Aug 2021, Lugano, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franchir le monde : le monde comme intervalle et la dynamique spirituelle dans la métaphysique Louis Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le monde en philosophie après Kant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pamela Krause et Guillaume Dreidemie, Nov 2021, En ligne (Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La seconde fois. L’espérance dans la pensée de Soren Kierkegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espérance dans les religions abrahamiques, de la Bible à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Rota, Catherine Vialle et Charles Coutel, Sep 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épreuve de l’art : l’expérience esthétique, opérateur de manifestation existentielle (Louis Lavelle, Henri Maldiney, Jean-Louis Chrétien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française d’Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Talon-Hugon et Laetitia Marcucci, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'événement de la montagne dans la philosophie de Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyager en philosophe. Le voyage entre littérature et philosophie (XIXe-XXIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liouba Bischoff, Nov 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopérations plurielles dans la pensée de Charles Fourier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gide 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Allisson, Roberto Baranzini, Thomas Bouchet, Raphaël Fèvre, Marius Kutser, Justine Loulergue, Haro Maas et David Sarech, Sep 2020, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde ouvert à ses dimensions possibles par le Marchand de Venise de Shakespeare : Who Chooseth Me de Pierre Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Shakespeare on Screen in the Digital Area</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Hatchuel, Nathalie Vienne-Guerrin, Nathalie Rivère de Carles, Charlène Cruxent et Nora Galland, Sep 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires d’évasion. Ruptures géographiques et continuité intime dans le film de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Céline Callens et Jacques Poisat, Nov 2019, Roanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caméra, c’est l’écran – une archéologie des dispositifs de création dans Histoire(s) du cinéma de Jean-Luc Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonder les dispositifs numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Ciciliato, Julie Martin, Anthony Masure et Carole Nosella, Oct 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences animales dans les films de Marylène Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Art tout contre la machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Marguet, Rodolphe Olcèse et Vincent Deville, Oct 2019, Montpellier et Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copier à l'impossible : le remploi et la perte dans la pratique filmique de Yervant Gianikian et Angela Ricci Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copies et réemplois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Favier et Céline Cadaureille, Apr 2018, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Envisager le cinéma : trois films de Marylène Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le souci des œuvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Chatelet, Julie Savelli et Jean-Philippe Trias, Sep 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remploi d'archives et forme filmique : exister le fond jusqu'à l'exténuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes filmiques : fond et figure au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Bonamy, Teresa Castro, Vincent Deville, Térésa Faucon, Dario Marchiori et Emmanuel Siety, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surrection de l’archive dans X+ de Marylène Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps à l’épreuve des œuvres numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anolga Rodionoff, Oct 2017, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La technique comme motif dans le cinéma de Jacques Perconte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialismes esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Deville et Loig Le Bihan, Oct 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image cinématographique : un dedans sans dehors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières de l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thierry Gobert, Cécile Galinier et Ghislaine Jay-Robert, Sep 2017, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mobilité à l'impossible. Les films du monde de Frank Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture des mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, James Hanrahan, Oct 2017, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altérations du visible : la reproduction comme forme chez Yervant Gianikian et Angela Ricci Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reproduction des images et des textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Kaenel et Kirsty Bell, Jul 2017, Lausanne ( CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la collectivité des images à l’unicité de la forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes de l’agir créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aline Caillet et Cécile Mahiou, Apr 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre des vues. L’archive dans la pratique contemporaine de l’image en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes audiovisuelles connectées : pratiques de création et expérience spectatorielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Chatelet, Julie Savelli et Amanda Rueda, Apr 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouvrir le flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le photographe face au flux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle Méaux, Oct 2016, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre cri et paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysages créés, paysages créateurs : penser les paysages avec Henri Maldiney</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bénédicte Coste, Oct 2016, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archive à l’épreuve de la forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des preuves et des épreuves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Favier et Céline Cadaureille, Jun 2016, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail de la citation dans les Histories du cinéma de Godard.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’hétérophonie dans les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rudolf di Stéfano, May 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives filmiques et fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre et désordre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jouhaina Gherib, Université de la Manouba, Apr 2016, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires de l’éphémère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marquer l’instant : l’événementiel et après ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Gille, Apr 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le film comme rythmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et usages de l'archive : Yervant Gianikian et Angela Ricci Lucchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jonathan Larcher et Alo Paistik, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le film événement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment penser l’actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lisa Bolz et Suzanne Dumouchel, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une poétique du témoignage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 15 | 2025 (15)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter les failles. L'espacement comme forme du refuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86/2024-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance des formes. Symbolique de l'arbre et énergétique de la création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des lettres modernes. Série Lire et voir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 86/2024-4</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinéma à la dérive. Le motif du cargo dans 9 doigts de F. J. Ossang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des lettres modernes. Série Voyages contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence du sentiment selon Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Universitatis Babeş-Bolyai Philologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagination, symbole, décréation. Simone Weil et Jean-Luc Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Simone Weil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, XLVI (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheminer comme dans la vie. Chemins et ‘‘lignes d’erre’’ selon Fernand Deligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des lettres modernes. Chemins de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Studia Universitatis Babeş-Bolyai Philologia</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fraternités animales. Filiations sensibles et entraide naturelle selon Élisée Reclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau : puissance élémentaire et dynamiques du milieu selon Élisée Reclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches. Littérature et sciences humaines </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les fraternités animales. Filiations sensibles et entraide naturelle selon Élisée Reclus</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impersonnel et l’immuable. Critique de la notion de personne selon Fernand Deligny et Simone Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Simone Weil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XLVI (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Toujours tout espérer. » L’espérance, un redoublement de l’attente selon Kierkegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secret d'Antigone. La communication du moi selon Søren Kierkegaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, XLVI (2)</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertige du moindre geste. Jean-Louis Chrétien, Emmanuel Lévinas, Simone Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Phaenomenologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le secret d'Antigone. La communication du moi selon Søren Kierkegaard</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art, entre jouissance et utopie selon Emmanuel Lévinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Universitatis Carolinae Interpretationes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.119 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14712/24646504.2021.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le témoignage de la beauté. La phénoménologie à ses frontières selon Jean-Louis Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implications philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image du monde en son infinition. L’aléa dans la pratique filmique de Jacques Perconte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy kitchen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.117-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excès du témoignage, déhiscence du témoin. Sören Kierkegaard, Emmanuel Lévinas, Jean-Louis Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Phaenomenologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les signes mis en déroute (Histoire(s) du cinéma de Jean-Luc Godard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue Documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A ciel ouvert. Le dépassement de l'âme de Platon à Louis Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'horreur transfigurée. Dramatique de la force et beauté du monde selon Simone Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde devant ses possibles : Who Chooseth Me de Pierre Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare on Screen in Francophonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les porteurs de miroirs, de Platon à Robert Smithson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elephant &amp; Castle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le film de famille : une poétique de l'accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art, entre jouissance et utopie selon Emmanuel Lévinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Universitatis Carolinae Interpretationes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.119 - 141. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le témoignage de la beauté. La phénoménologie à ses frontières selon Jean-Louis Chrétien</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phalanstère et l'image en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images secondes. Cinéma et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du cri de l’existence au chant du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre toute attente. L'attention dans l'expérience de l'œuvre d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labyrinth, an international Journal for philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25180/lj.v22i1.220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une esthétique de la participation. L'acte créateur dans la pensée de Louis Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Implications philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image de ce qui vient. Production visuelle collective et remploi d’images partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre saturation et surrection visuelle ‒ La parole poétique comme événement dans Les Films du monde de Frank Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Komodo 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence de l’imaginaire cinématographique. La cinéphilie créative dans les recut réalisés par Johanna Vaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouvrir le flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.1282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...983 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...571 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Puissances de la défaillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Kimé, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Hermann, 2025, 9791037044594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soudain, c'est le printemps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Mimésis, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Art et les formes de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...2798 lines deleted...]
-                <w:t xml:space="preserve">hal-04552465v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Hermann. 2023, Collège des Bernardins, 9791037031419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie précaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mimésis, 2023, Sciences humaines, 9788869763939</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Art tout contre la machine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Hermann, 2021, 979 1 0370 0530 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Surgissement des archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisager le cinéma. Marylène Negro et le souci des œuvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ciciliato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visage(s) à contrainte(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Art critique, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une observation tâtonnante. Fonction révélatrice de l’expérience sensible dans le cinéma de Jonas Mekas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Chevalier; Danièle Méaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérience sensible &amp; Sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Expérience sensible &amp; Sciences humaines et sociales, Hermann, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photogénie de la fatigue : l'épreuve de la chair dans le cinéma de Jean Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Dumontier; Marie-Caroline de Marliave; Stéphane Beaubœuf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sauver la chair ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Cerf, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception et étoffe du sensible selon Louis Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paolo Amodio et Alessandra Scotti (dir.), Merleau-Ponty : ritornare alla pecezione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FedOAPress, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages blessés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Cazier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frank Smith. Guerillas poétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plaine Page, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franchir le monde : le monde comme intervalle et la dynamique spirituelle dans la métaphysique de Louis Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Dreidemie et Pamela Krause. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le monde de Kant à aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exténuer le fond : les remplois d’archives de Yervant Gianikian et Angela Ricci Lucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teresa Castro, Térésa Faucon, Dario Marchiori et Emmanuel Siety (dir.), La Figure et le fond au cinéma, Théorème n°35, Paris, Presses de la Sorbonne Nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier : une utopie à l'épreuve du faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Châtelet, Alix De Morant, Karleen Groupierre, Marie Joqueviel-Bourjea, Karine Pinel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier en actes. Espace de création, création d'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la collectivité des images à l’unicité de la forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Kondrat et Cécile Mahiou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes de l'agir créatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d’atelier : le film et son accueil devant un monde possible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Deville et Loig Le Bigan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les formes filmiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’idée d’une fraternité artistique avec la nature et ses précédents mystiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Deville et Rodolphe Olcèse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Art et les formes de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, FedOAPress, 2023</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reproduction comme forme. La caméra analytique de Yervant Gianikian et Angela Ricci Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproducing Images and Texts / La Reproduction des images et des textes, Philippe Kaenel and Kirsty Bell (dir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Reproducing Images and Texts / La Reproduction des images et des textes, Philippe Kaenel and Kirsty Bell (dir)</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une poétique du résidu. Jonas Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts contemporains et anthropocène, Danièle Méaux et Jonathan Tichit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Arts contemporains et anthropocène, Danièle Méaux et Jonathan Tichit</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre abandon au sensible et intelligence du monde : le journal filmé de Jonas Mekas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée du sensible, Denis Hétier et Véronique Vassal (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences animales : réserve et manifestation dans la pratique filmique de Marylène Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Art tout contre la machine, Rodolphe Olcèse et Vincent Deville (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Montagne et le vertige de l’événement dans la philosophie de Henri Maldiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyager en philosophe de Friedrich Nietzsche à Bruce Bégout, Liouba Bischoff (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le motif de la technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œuvre, objet, image, travail, Gwenaëlle Bertrand et Jérémie Nuel (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image de cinéma : un présent toujours à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Frontières de l'image, Thierry GOBERT, Ghislaine JAY-ROBERT et Cécile JUBIER-GALINIER (dir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copier à l’impossible : le réemploi et la perte dans la pratique filmique de Yervant Gianikian et Angela Ricci Lucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copies, écarts et variations dans la création contemporaine, Céline Cadaureille et Anne Favier (dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps contractés. Surrection de l'archive dans le présent de l'oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les temps multiples de l'art contemporain, Anolga Rodionoff (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre cri et paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le paysage avec Henri Maldiney, textes réunis par Bénédicte Coste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre des vues. Pratique de l’archive dans la création contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes audiovisuelles connectées. Pratiques de création et expériences spectatorielles, Claire Châtelet, Amanda Rueda &amp; Julie Savelli (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corps fragmentés dans le cinéma de Yervant Gianikian et Angela Ricci Lucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps béants, corps morcelés, Julie Postel et Marie Garré Nicoata (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902330v1</w:t>
-              </w:r>
-[...628 lines deleted...]
-                <w:t xml:space="preserve">hal-03902410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puissances de la défaillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophie. Université Bourgogne - Franche-Comté, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04691323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8092,114 +8161,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Archive, une puissance de nouveauté dans la pratique contemporaine de l'image en mouvement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Université de Saint-Etienne; Laboratoire CIEREC, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04571648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8267,51 +8336,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="143F4A1E"/>
+    <w:nsid w:val="4507E05A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8498,51 +8567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-olcese" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11790631X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474865v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Olc&#232;se" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265928v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751250v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552399v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646504.2021.16" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25180/lj.v22i1.220" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1282" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Vlassov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552487v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552475v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552328v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552258v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718206v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464139v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349276v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04691323v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571648v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-olcese" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11790631X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596523v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Olc&#232;se" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021695v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331888v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005776v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Vlassov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571618v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571613v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552388v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902396v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902387v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646504.2021.16" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902376v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902363v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902369v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25180/lj.v22i1.220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1282" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552258v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552313v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552331v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902374v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902382v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902344v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902330v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04691323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>