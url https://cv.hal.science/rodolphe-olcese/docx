--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -304,3352 +304,3352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Force, nécessité, justice. Élisée Reclus et Simone Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simone Weil, Proudhon et Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Chenavier, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance par les gouffres. Jean-Marie Massou et le devenir signe des pierres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire corps avec.. les roches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Cadaureille, Apr 2025, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour aux choses mêmes : portée phénoménologique de l’éducation dans l’Émile de Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Corps du sensible. Lectures et écritures phénoménologiques du littéraire, XVIe-XVIIIe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maxime Cartron; Ralph Dekoninck; Agnès Guiderdoni; Caroline Heering; Olivier Leplatre, Mar 2025, Louvain-La-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le cinéma est mystique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement and Bodies / Relever dans l'être" organisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Leroy; Anna Westin, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Robert Chenavier, Oct 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une observation tâtonnante. Fonction révélatrice de l’expérience sensible dans le cinéma de Jonas Meka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expérience sensible et sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle Méaux et Dominique Chevalier, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Céline Cadaureille, Apr 2025, Saint-Etienne (FR), France</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter les failles : l'espacement comme forme du refuge selon Deligny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace et la spatialité dans la tentative de Fernand Deligny, 1967-1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thibault Desmet, Sep 2024, Louvain (Leuven), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maxime Cartron; Ralph Dekoninck; Agnès Guiderdoni; Caroline Heering; Olivier Leplatre, Mar 2025, Louvain-La-Neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détails, fragments, éclats dans le cinéma de Jonas Mekas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du détail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline San Martin; Hélène Sirven; Jean-Philippe Trias, Oct 2024, Montpellier et Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Caroline San Martin; Hélène Sirven; Jean-Philippe Trias, Oct 2024, Montpellier et Paris, France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre et le concept. Restitution médiatique d’une pensée de cinéma (Qu’est-ce que l’acte de création ? par Gilles Deleuze)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories et critiques du cinéma en situation médiatiques, en France, depuis la seconde guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Vignaux et Nataliya Puchenkina, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Danièle Méaux et Dominique Chevalier, Mar 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mue du soin et corps commun. À partir de Fernand Deligny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Vlassov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réparer, maintenir et ménager les espaces du soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tanaïs Rolland et Quentin Mazel, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Thibault Desmet, Sep 2024, Louvain (Leuven), Belgique</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photogénie de la fatigue. L’épreuve de la chair dans le cinéma de Jean Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sauver la chair. Approches artistique, esthétique et théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florent Dumontier et David Sendrez, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Valérie Vignaux et Nataliya Puchenkina, Oct 2023, Caen, France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagination, symbole, décréation. Simone Weil et Jean-Luc Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginer en art et en théologie. La puissance imaginative est-elle théologienne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Hétier et Florent Dumontier, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Tanaïs Rolland et Quentin Mazel, Nov 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idée d’une fraternité artistique avec la nature et ses précédents mystiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Art et les formes de la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Deville et Rodolphe Olcèse, Apr 2022, Montpellier &amp; Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Florent Dumontier et David Sendrez, Mar 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception et étoffe du sensible selon Louis Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Merleau-Ponty : revenir à la perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alessandra Scotti, Jun 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impersonnel et l’immuable : critique de la notion de personne selon Fernand Deligny et Simone Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individu-collectif, personnel-impersonnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Chenavier, Oct 2022, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lieutenance des œuvres selon Simone Weil et Jean-Louis Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esthétique dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romain Peter et Landry Ekomle, May 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dessin en mouvement selon Alexandre Hollan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dessins d’après… / Peintures d’après ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Favier, Mar 2022, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance des formes : symbolique de l’arbre et énergétique de la création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face à l’arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles Picarel, May 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Denis Hétier et Florent Dumontier, Mar 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier, une utopie à l’épreuve du faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’atelier en acte(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alix de Morant, Claire Châtelet, Marie Joqueviel-Bourjea, Karleen Groupierre et Karine Pinel, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Deville et Rodolphe Olcèse, Apr 2022, Montpellier &amp; Paris, France</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre abandon au sensible et intelligence du monde : le journal filmé de Jonas Mekas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée du sensible : approches esthétiques, historiques et théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Hétier, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alessandra Scotti, Jun 2022, Naples, Italy</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une poétique du résidu (Jonas Delhaye)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts contemporains et anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Robert Chenavier, Oct 2022, Angers, France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir agir selon Simone Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congès de la Société Suisse de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ilaria Fornacciari, Aug 2021, Lugano, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Romain Peter et Landry Ekomle, May 2022, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franchir le monde : le monde comme intervalle et la dynamique spirituelle dans la métaphysique Louis Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le monde en philosophie après Kant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pamela Krause et Guillaume Dreidemie, Nov 2021, En ligne (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne Favier, Mar 2022, Saint-Etienne, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La seconde fois. L’espérance dans la pensée de Soren Kierkegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espérance dans les religions abrahamiques, de la Bible à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Rota, Catherine Vialle et Charles Coutel, Sep 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alix de Morant, Claire Châtelet, Marie Joqueviel-Bourjea, Karleen Groupierre et Karine Pinel, Nov 2021, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épreuve de l’art : l’expérience esthétique, opérateur de manifestation existentielle (Louis Lavelle, Henri Maldiney, Jean-Louis Chrétien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française d’Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Talon-Hugon et Laetitia Marcucci, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Denis Hétier, Mar 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopérations plurielles dans la pensée de Charles Fourier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gide 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Allisson, Roberto Baranzini, Thomas Bouchet, Raphaël Fèvre, Marius Kutser, Justine Loulergue, Haro Maas et David Sarech, Sep 2020, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'événement de la montagne dans la philosophie de Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyager en philosophe. Le voyage entre littérature et philosophie (XIXe-XXIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liouba Bischoff, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ilaria Fornacciari, Aug 2021, Lugano, Suisse</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde ouvert à ses dimensions possibles par le Marchand de Venise de Shakespeare : Who Chooseth Me de Pierre Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Shakespeare on Screen in the Digital Area</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Hatchuel, Nathalie Vienne-Guerrin, Nathalie Rivère de Carles, Charlène Cruxent et Nora Galland, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pamela Krause et Guillaume Dreidemie, Nov 2021, En ligne (Lyon), France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires d’évasion. Ruptures géographiques et continuité intime dans le film de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Céline Callens et Jacques Poisat, Nov 2019, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Rota, Catherine Vialle et Charles Coutel, Sep 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caméra, c’est l’écran – une archéologie des dispositifs de création dans Histoire(s) du cinéma de Jean-Luc Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonder les dispositifs numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Ciciliato, Julie Martin, Anthony Masure et Carole Nosella, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carole Talon-Hugon et Laetitia Marcucci, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences animales dans les films de Marylène Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Art tout contre la machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Marguet, Rodolphe Olcèse et Vincent Deville, Oct 2019, Montpellier et Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Liouba Bischoff, Nov 2020, Lyon, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copier à l'impossible : le remploi et la perte dans la pratique filmique de Yervant Gianikian et Angela Ricci Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copies et réemplois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Favier et Céline Cadaureille, Apr 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Allisson, Roberto Baranzini, Thomas Bouchet, Raphaël Fèvre, Marius Kutser, Justine Loulergue, Haro Maas et David Sarech, Sep 2020, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Envisager le cinéma : trois films de Marylène Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le souci des œuvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Chatelet, Julie Savelli et Jean-Philippe Trias, Sep 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Hatchuel, Nathalie Vienne-Guerrin, Nathalie Rivère de Carles, Charlène Cruxent et Nora Galland, Sep 2019, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remploi d'archives et forme filmique : exister le fond jusqu'à l'exténuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes filmiques : fond et figure au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Bonamy, Teresa Castro, Vincent Deville, Térésa Faucon, Dario Marchiori et Emmanuel Siety, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Céline Callens et Jacques Poisat, Nov 2019, Roanne, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surrection de l’archive dans X+ de Marylène Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps à l’épreuve des œuvres numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anolga Rodionoff, Oct 2017, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Ciciliato, Julie Martin, Anthony Masure et Carole Nosella, Oct 2019, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La technique comme motif dans le cinéma de Jacques Perconte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialismes esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Deville et Loig Le Bihan, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Damien Marguet, Rodolphe Olcèse et Vincent Deville, Oct 2019, Montpellier et Paris, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image cinématographique : un dedans sans dehors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières de l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thierry Gobert, Cécile Galinier et Ghislaine Jay-Robert, Sep 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne Favier et Céline Cadaureille, Apr 2018, Saint-Etienne, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mobilité à l'impossible. Les films du monde de Frank Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture des mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, James Hanrahan, Oct 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Claire Chatelet, Julie Savelli et Jean-Philippe Trias, Sep 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altérations du visible : la reproduction comme forme chez Yervant Gianikian et Angela Ricci Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reproduction des images et des textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Kaenel et Kirsty Bell, Jul 2017, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Robert Bonamy, Teresa Castro, Vincent Deville, Térésa Faucon, Dario Marchiori et Emmanuel Siety, May 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la collectivité des images à l’unicité de la forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes de l’agir créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aline Caillet et Cécile Mahiou, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anolga Rodionoff, Oct 2017, Saint-Etienne (FR), France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouvrir le flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le photographe face au flux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle Méaux, Oct 2016, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Deville et Loig Le Bihan, Oct 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre cri et paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysages créés, paysages créateurs : penser les paysages avec Henri Maldiney</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bénédicte Coste, Oct 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Thierry Gobert, Cécile Galinier et Ghislaine Jay-Robert, Sep 2017, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archive à l’épreuve de la forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des preuves et des épreuves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Favier et Céline Cadaureille, Jun 2016, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, James Hanrahan, Oct 2017, Orléans, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail de la citation dans les Histories du cinéma de Godard.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’hétérophonie dans les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rudolf di Stéfano, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Kaenel et Kirsty Bell, Jul 2017, Lausanne ( CH), Suisse</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives filmiques et fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre et désordre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jouhaina Gherib, Université de la Manouba, Apr 2016, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aline Caillet et Cécile Mahiou, Apr 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires de l’éphémère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marquer l’instant : l’événementiel et après ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Gille, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le film comme rythmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et usages de l'archive : Yervant Gianikian et Angela Ricci Lucchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jonathan Larcher et Alo Paistik, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le film événement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment penser l’actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lisa Bolz et Suzanne Dumouchel, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre des vues. L’archive dans la pratique contemporaine de l’image en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formes audiovisuelles connectées : pratiques de création et expérience spectatorielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Chatelet, Julie Savelli et Amanda Rueda, Apr 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552465v1</w:t>
-              </w:r>
-[...550 lines deleted...]
-                <w:t xml:space="preserve">hal-04552480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3730,4340 +3730,4340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La croissance des formes. Symbolique de l'arbre et énergétique de la création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des lettres modernes. Série Lire et voir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habiter les failles. L'espacement comme forme du refuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 86/2024-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinéma à la dérive. Le motif du cargo dans 9 doigts de F. J. Ossang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des lettres modernes. Série Voyages contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence du sentiment selon Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Universitatis Babeş-Bolyai Philologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Studia Universitatis Babeş-Bolyai Philologia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagination, symbole, décréation. Simone Weil et Jean-Luc Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Simone Weil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XLVI (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheminer comme dans la vie. Chemins et ‘‘lignes d’erre’’ selon Fernand Deligny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des lettres modernes. Chemins de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Imagination, symbole, décréation. Simone Weil et Jean-Luc Godard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fraternités animales. Filiations sensibles et entraide naturelle selon Élisée Reclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eau : puissance élémentaire et dynamiques du milieu selon Élisée Reclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches. Littérature et sciences humaines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impersonnel et l’immuable. Critique de la notion de personne selon Fernand Deligny et Simone Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Simone Weil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, XLVI (3)</w:t>
+              <w:t xml:space="preserve">, 2023, XLVI (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">La Revue des lettres modernes. Chemins de France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secret d'Antigone. La communication du moi selon Søren Kierkegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertige du moindre geste. Jean-Louis Chrétien, Emmanuel Lévinas, Simone Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Phaenomenologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art, entre jouissance et utopie selon Emmanuel Lévinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Universitatis Carolinae Interpretationes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.119 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14712/24646504.2021.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le témoignage de la beauté. La phénoménologie à ses frontières selon Jean-Louis Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implications philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Toujours tout espérer. » L’espérance, un redoublement de l’attente selon Kierkegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excès du témoignage, déhiscence du témoin. Sören Kierkegaard, Emmanuel Lévinas, Jean-Louis Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Phaenomenologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les signes mis en déroute (Histoire(s) du cinéma de Jean-Luc Godard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue Documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A ciel ouvert. Le dépassement de l'âme de Platon à Louis Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'horreur transfigurée. Dramatique de la force et beauté du monde selon Simone Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde devant ses possibles : Who Chooseth Me de Pierre Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare on Screen in Francophonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image du monde en son infinition. L’aléa dans la pratique filmique de Jacques Perconte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy kitchen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.117-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les porteurs de miroirs, de Platon à Robert Smithson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elephant &amp; Castle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le film de famille : une poétique de l'accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art, entre jouissance et utopie selon Emmanuel Lévinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Universitatis Carolinae Interpretationes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phalanstère et l'image en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images secondes. Cinéma et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du cri de l’existence au chant du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre toute attente. L'attention dans l'expérience de l'œuvre d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labyrinth, an international Journal for philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25180/lj.v22i1.220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une esthétique de la participation. L'acte créateur dans la pensée de Louis Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implications philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image de ce qui vient. Production visuelle collective et remploi d’images partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre saturation et surrection visuelle ‒ La parole poétique comme événement dans Les Films du monde de Frank Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Komodo 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence de l’imaginaire cinématographique. La cinéphilie créative dans les recut réalisés par Johanna Vaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouvrir le flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/focales.1282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Envisager le cinéma. Marylène Negro et le souci des œuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Ciciliato. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visage(s) à contrainte(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Art critique, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une observation tâtonnante. Fonction révélatrice de l’expérience sensible dans le cinéma de Jonas Mekas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Chevalier; Danièle Méaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expérience sensible &amp; Sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Expérience sensible &amp; Sciences humaines et sociales, Hermann, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photogénie de la fatigue : l'épreuve de la chair dans le cinéma de Jean Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Dumontier; Marie-Caroline de Marliave; Stéphane Beaubœuf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sauver la chair ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cerf, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages blessés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Cazier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frank Smith. Guerillas poétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plaine Page, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franchir le monde : le monde comme intervalle et la dynamique spirituelle dans la métaphysique de Louis Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Dreidemie et Pamela Krause. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le monde de Kant à aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exténuer le fond : les remplois d’archives de Yervant Gianikian et Angela Ricci Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teresa Castro, Térésa Faucon, Dario Marchiori et Emmanuel Siety (dir.), La Figure et le fond au cinéma, Théorème n°35, Paris, Presses de la Sorbonne Nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
-[...264 lines deleted...]
-              <w:t xml:space="preserve">Revue du Nord</w:t>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'atelier : une utopie à l'épreuve du faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Châtelet, Alix De Morant, Karleen Groupierre, Marie Joqueviel-Bourjea, Karine Pinel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Atelier en actes. Espace de création, création d'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la collectivité des images à l’unicité de la forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Kondrat et Cécile Mahiou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes de l'agir créatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques d’atelier : le film et son accueil devant un monde possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Deville et Loig Le Bigan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les formes filmiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idée d’une fraternité artistique avec la nature et ses précédents mystiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Deville et Rodolphe Olcèse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Art et les formes de la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception et étoffe du sensible selon Louis Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paolo Amodio et Alessandra Scotti (dir.), Merleau-Ponty : ritornare alla pecezione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FedOAPress, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reproduction comme forme. La caméra analytique de Yervant Gianikian et Angela Ricci Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproducing Images and Texts / La Reproduction des images et des textes, Philippe Kaenel and Kirsty Bell (dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une poétique du résidu. Jonas Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts contemporains et anthropocène, Danièle Méaux et Jonathan Tichit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">Studia Phaenomenologica</w:t>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre abandon au sensible et intelligence du monde : le journal filmé de Jonas Mekas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée du sensible, Denis Hétier et Véronique Vassal (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
-[...273 lines deleted...]
-              <w:t xml:space="preserve">Studia Phaenomenologica</w:t>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Montagne et le vertige de l’événement dans la philosophie de Henri Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyager en philosophe de Friedrich Nietzsche à Bruce Bégout, Liouba Bischoff (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">La Revue Documentaires</w:t>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le motif de la technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvre, objet, image, travail, Gwenaëlle Bertrand et Jérémie Nuel (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences animales : réserve et manifestation dans la pratique filmique de Marylène Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Art tout contre la machine, Rodolphe Olcèse et Vincent Deville (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
-[...195 lines deleted...]
-              <w:t xml:space="preserve">Elephant &amp; Castle</w:t>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copier à l’impossible : le réemploi et la perte dans la pratique filmique de Yervant Gianikian et Angela Ricci Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copies, écarts et variations dans la création contemporaine, Céline Cadaureille et Anne Favier (dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image de cinéma : un présent toujours à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Frontières de l'image, Thierry GOBERT, Ghislaine JAY-ROBERT et Cécile JUBIER-GALINIER (dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
-[...411 lines deleted...]
-              <w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps contractés. Surrection de l'archive dans le présent de l'oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les temps multiples de l'art contemporain, Anolga Rodionoff (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
-[...226 lines deleted...]
-                <w:t xml:space="preserve">hal-03902408v1</w:t>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre des vues. Pratique de l’archive dans la création contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes audiovisuelles connectées. Pratiques de création et expériences spectatorielles, Claire Châtelet, Amanda Rueda &amp; Julie Savelli (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corps fragmentés dans le cinéma de Yervant Gianikian et Angela Ricci Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps béants, corps morcelés, Julie Postel et Marie Garré Nicoata (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre cri et paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le paysage avec Henri Maldiney, textes réunis par Bénédicte Coste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Hermann, 2025, 9791037044594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Puissances de la défaillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Kimé, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Editions Hermann, 2025, 9791037044594</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soudain, c'est le printemps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Mimésis, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions Mimésis, 2024</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Art et les formes de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Hermann. 2023, Collège des Bernardins, 9791037031419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie précaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mimésis, 2023, Sciences humaines, 9788869763939</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Surgissement des archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Art tout contre la machine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Olcèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions Hermann. 2023, Collège des Bernardins, 9791037031419</w:t>
+              <w:t xml:space="preserve">Éditions Hermann, 2021, 979 1 0370 0530 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517983v1</w:t>
-              </w:r>
-[...1715 lines deleted...]
-                <w:t xml:space="preserve">hal-03902330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8336,51 +8336,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4507E05A"/>
+    <w:nsid w:val="FAA5E6D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8567,51 +8567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-olcese" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11790631X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596523v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Olc&#232;se" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021695v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331888v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005776v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Vlassov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571618v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571613v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552388v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902396v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902387v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646504.2021.16" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902376v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902363v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902369v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25180/lj.v22i1.220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1282" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552258v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552313v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552331v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902374v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902382v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902344v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902330v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04691323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolphe-olcese" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11790631X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596523v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Olc&#232;se" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331888v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048201v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021695v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743593v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Vlassov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571618v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552475v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552388v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902387v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646504.2021.16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902363v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902369v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25180/lj.v22i1.220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1282" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552322v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552328v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925842v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552316v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552313v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552331v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552258v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902382v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902374v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902370v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902340v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902331v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268984v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718191v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349276v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517983v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04691323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>