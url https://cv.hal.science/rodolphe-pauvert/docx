--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -571,3170 +571,3544 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naissance, crise et essor du secteur cosmétique italien : héritages et dynamiques (XXème et XXIème siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire annuel de recherche CosmEthics 2025-2026. Parfums et cosmétiques : savoir-faire et industrie à l’époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARHRA (Laboratoire de recherche historique Rhône-Alpes), Université Grenoble-Alpes, Dec 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie à l’université : raisons et enjeux d’un colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence inaugurale du colloque international Démocratie à l'université : principes, pratiques et enjeux dans un monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rodolphe Pauvert, MIMMOC, Oct 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenoble, Siena, Poitiers, dalla L1 alla L2 : viaggio nell'interlingua a bordo dell'e-tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l'Association canadienne pour les études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association canadienne pour les études italiennes, Jun 2022, Sorrento, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Italia all'alba del 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence prononcée en qualité de professeur invité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masarykova univerzita – Université Masaryk, Dec 2022, Brno, République tchèque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'interlangue à l'interculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire du MIMMOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIMMOC – Mémoires, identités, marginalités dans le monde occidental contemporain, Sep 2022, Poitiers (Université de Poitiers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenoble, Siena, Poitiers. Lockdown e e-tandem : per una nuova metodologia dell'acquisizione della L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Appreciating Plurilingual Competencies: Current and Future Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masaryk University Language Centre en collaboration avec l'Université Libre de Bruxelles et l'Université de Fribourg, Jun 2022, Brno, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenoble, Siena, Poitiers, Lockdown, insegnamento della L2 e e-tandem. Pedagogia, glottodidattica e pragmatica a confronto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième congrès international de la Société des Italianistes Polonais (SIP III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Italianistes Polonais. Département d'études italiennes, Université de Varsovie, Apr 2022, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'e-tandem à l'épreuve de la Covid 19. Mise en œuvre et analyse d'un e-tandem franco-italien en situation d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan-Olivier Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l'ANLEA/AILEA « Interculturalité dans les études linguistiques en LEA »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANLEA – Association nationale des langues étrangères appliquées; AILEA – Association internationale des langues étrangères appliquées, Jun 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il ruolo della motivazione nell'apprendimento della L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence prononcée en qualité de professeur invité, Université pour étrangers de Sienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNISTRASI - Centro CLASS (Centro per le Lingue Straniere), Mar 2022, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...439 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la L1 (langue première) à la L2 (langue étrangère) : l'interlangue en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence prononcée en qualité de professeur invité, Université de Bucarest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bucarest, Oct 2021, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famiglia in Italia oggi, un nuovo paradigma?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence prononcée en qualité de professeur invité, Université de Ljubljana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Ljubljana, département d'études italiennes, Apr 2011, Ljubljana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'utilité de la pédagogie de projet dans la filière LEA. De la théorie à la pratique : prospection du marché italien pour la société Huhtamaki La Rochelle par les étudiants de L3 LEA et de Master LEA (Négociateur Trilingue en Commerce International) de l'université de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel international ANLEA/AILEA. Colloque « Langues, Cultures et Affaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANLEA/AILEA (Association Nationale des Langues Étrangères Appliquées / Association Internationale des Langues Étrangères Appliquées); Université de Bucarest, Jun 2011, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et dynamique(s) du développement tardif de la grande distribution en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l'ANLEA/AILEA « Échange(s) : concepts, enjeux et dynamiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANLEA/AILEA (Association Nationale des Langues Étrangères Appliquées / Association Internationale des Langues Étrangères Appliquées); Université Sorbonne Nouvelle - Paris 3, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La famiglia in Italia oggi, un nuovo paradigma?</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les CoBas (Comités de Base) en Italie au cours des années 1980 : naissance d'un phénomène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Les années quatre-vingt et le cas italien 1980-1994 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Études et de Recherches sur l'Italie Contemporaine - Université Stendhal-Grenoble 3, Nov 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les supports de la recherche en LEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l'Association Nationale des Langues Étrangères Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nationale des Langues Étrangères Appliquées, Jun 2009, Paris Diderot (Paris 7) / Université Paris Cité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italia 2009: costruzione e decostruzione di un identikit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence prononcée en qualité de professeur invité, Université de Ljubljana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Ljubljana, département d'études italiennes, Apr 2011, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">, Université de Ljubljana, département d'études italiennes, Jun 2009, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'utilité de la pédagogie de projet dans la filière LEA. De la théorie à la pratique : prospection du marché italien pour la société Huhtamaki La Rochelle par les étudiants de L3 LEA et de Master LEA (Négociateur Trilingue en Commerce International) de l'université de Poitiers</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une lecture économique de la société italienne contemporaine : outils et analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel international ANLEA/AILEA. Colloque « Langues, Cultures et Affaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANLEA/AILEA (Association Nationale des Langues Étrangères Appliquées / Association Internationale des Langues Étrangères Appliquées); Université de Bucarest, Jun 2011, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">Conférence prononcée dans le cadre d'un séminaire de l'équipe de recherche HDEA (Histoire et dynamique des espaces anglophones)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris IV - La Sorbonne, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation de l’image dans la Rivista italiana delle essenze e profumi au cours des années 1930 : la frivolité au service de la dictature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">communication faite à l’occasion de la journée d’études : Les années trente : création et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Mondes Anglophone, Germanique Et Roman, Université Paris XII-Val de Marne, Jun 2008, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomates et chocolats contre citrons et oranges ? OU L’Italie de la beauté : une riche histoire de flux et d’échanges, de savoir et de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">communication faite à l’occasion de la journée d’études « Tomate et chocolat »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Mondes Anglophone, Germanique et Roman, université Paris XII-Val de Marne, Jun 2007, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Italia e l'Europa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence scientifique à visée formative (certifiés et agrégés d'italien)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM de Clermont-Ferrand, Feb 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economia e politica in Italia: poteri o contropoteri?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence scientifique à visée formative (certifiés et agrégés d'italien)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM de Clermont-Ferrand, Feb 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apparato produttivo mondiale odierno: una ristrutturazione forzata dell'economia italiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence scientifique à visée formative (certifiés et agrégés d'italien)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM de Clermont-Ferrand, Feb 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La ‘Seconda Repubblica’: ricostruzione del panorama politico e istituzionale italiano</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rilancio dell'economia negli anni 2000: una politica a due velocità ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence scientifique à visée formative (certifiés et agrégés d'italien)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM de Lyon, Mar 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rilancio dell'economia negli anni 2000: una politica a due velocità ?</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ‘Seconda Repubblica’: ricostruzione del panorama politico e istituzionale italiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence scientifique à visée formative (certifiés et agrégés d'italien)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM de Lyon, Mar 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le politiche monetarie e di bilancio in Italia negli anni 1990: mali necessari?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence scientifique à visée formative (certifiés et agrégés d'italien)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM de Limoges, Oct 2003, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il sistema sanitario italiano: sogno o utopia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence scientifique à visée formative (certifiés et agrégés d'italien)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM de Toulouse, Dec 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un site internet ou comment mettre à profit de nouveaux outils au service de la pédagogie et de la recherche en civilisation contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel ANLEA/AILEA. Colloque international « Concepts et méthodes en Langues Etrangères Appliquées »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANLEA/AILEA (Association Nationale des Langues Étrangères Appliquées / Association Internationale des Langues Étrangères Appliquées); Université d'Angers, Mar 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senteurs de fascisme : publicité et propagande dans la revue italienne des producteurs de parfums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication faite à l’occasion de la journée d’études « Image et persuasion : les iconographies du fascisme et leurs séquelles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIMMOC (Mémoires, identités, marginalités dans le monde occidental contemporain), Université de Poitiers, May 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il sistema fiscale italiano: federalismo o confederalismo?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence scientifique à visée formative (certifiés et agrégés d'italien)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM de Toulouse, Dec 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’internet, outil pédagogique et de recherche : le cas des districts industriels italiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication faite à l’occasion du colloque international « Pour une méthodologie de la civilisation contemporaine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANLEA (Association nationale des langues étrangères appliquées); Université Lyon 3, Mar 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Dalla Palma et la publicité : le langage de l’exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication faite à l’occasion de la journée d’études « Exclusion et marginalité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIMMOC (Mémoires, identités et marginalités dans le monde occidental contemporain), Université de Poitiers, May 2002, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quoi bon vouloir persuader ou convaincre : le consommateur ne lit pas !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication faite à l’occasion de la journée d’études « Les mots pour le dire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département d'études italiennes, Université de Poitiers, Dec 2001, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du texte à l’image : mise en scène du corps dans la publicité pour les produits cosmétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication faite à l’occasion du colloque international « Publicités, (multi) médias et opinion publique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche sur l’Italie Contemporaine, Université Paris X - Nanterre, Jan 2000, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage au pays de la beauté du Moyen-Age au 20ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence prononcée dans le cadre de l’université du temps libre, Université de Toulouse II – Le Mirail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du temps libre, Université Toulouse II - Le Mirail, Feb 1997, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire la beauté : le langage de la publicité pour les produits cosmétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication faite à l’occasion du colloque international « Presse médias et publicité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche sur l’Italie Contemporaine, Université Paris X - Nanterre, Jan 1995, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...482 lines deleted...]
-                <w:t xml:space="preserve">hal-04365786v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Launching your academic career: Strategic tools and mindsets for early-stage researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GBSB Global PhD Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Barcelone (ES), Spain. GBSB Global Business School, 2025, 978-9918-0-1226-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenoble, Siena, Poitiers: lockdown, insegnamento della L2 ed e-tandem: Pedagogia, glottodidattica e pragmatica a confronto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voix et Pages du Monde. Voix et Pages du Monde, 2025, 979-1097937201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences plurilingues : perspectives et actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Gola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Sedláčková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Calvo Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Keller-Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaryk University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 96 p., 2024, 978-80-280-0562-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5817/CZ.MUNI.M280-0562-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Phrases pour le dire. Italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 128 p., 2012, 978-2-7298-7655-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossiers de civilisation italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Savi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 208 p., 2009, 978-2-7298-4359-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossiers de civilisation italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Savi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2009, ISBN 978-2-7298-4359-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vocabulaire de l'italien commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rossi Danelzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saüquère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pocket, 431 p., 2006, Langues pour tous, 2-266-16229-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'industrie italienne des produits cosmétiques : stratégie d'une reconquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUBLIDIX-10FFUSION. 1999, Italie Années 90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insegnamento-apprendimento linguistico-culturale alla prova dell’e-tandem: per un approccio pragmatico-riflessivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Uniwersytet Warszawski – Katedra Italianistyki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingua come bene culturale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. I: Lingua, retorica, didattica, Uniwersytet Warszawski – Katedra Italianistyki, pp. 235-252, 2025, 978-83-88377-16-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilité de la pédagogie de projet dans la filière LEA. De la théorie à la pratique : prospection du marché italien pour la société Huhtamaki La Rochelle par les étudiants de L3 LEA et de Master LEA (Négociateur Trilingue en Commerce International) de l'université de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CSTI Civilisations; Cultures; Littératures et Sociétés. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommage à Mme le Professeur Liliane Gallet-Blanchard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , http://lgallet.18thc-cities.fr/, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation de l’image dans la &amp;lt;i&amp;gt;Rivista italiana delle essenze e profumi&amp;lt;/i&amp;gt; au cours des années 1930 : la frivolité au service de la dictature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Franco; Florence Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les années trente : création et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indigo &amp; Côté-femmes, 2011, 2-35260-075-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomates et chocolats contre citrons et oranges ? OU L’Italie de la beauté : une riche histoire de flux et d’échanges, de savoir et de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la dir. de Pascale Budillon-Puma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomate et chocolat : usages alimentaires et créolisation culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp. 13-25, 2008, 978-2-912673-85-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3744,114 +4118,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie italienne des produits cosmétiques : stratégie d’une reconquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris X - Nanterre, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04193841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3998,51 +4372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pauvert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Granata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan-Olivier Merlo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22390359v48p123" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.382" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.190" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133739v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365993v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366678v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367528v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366853v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366874v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Gola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Sedl&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Calvo Mart&#237;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Racine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Keller-Gerber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://munispace.muni.cz/library/catalog/book/2384" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.M280-0562-2024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7700-18032-italien-les-phrases-pour-le-dire-9782729876555.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04332355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7706-18038-dossiers-de-civilisation-italienne-9782729843595.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bindel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rossi Danelzik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sa&#252;qu&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365786v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pauvert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Granata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan-Olivier Merlo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22390359v48p123" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.382" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.190" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133739v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Gola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Sedl&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Calvo Mart&#237;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Racine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Keller-Gerber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://munispace.muni.cz/library/catalog/book/2384" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.M280-0562-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7700-18032-italien-les-phrases-pour-le-dire-9782729876555.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7706-18038-dossiers-de-civilisation-italienne-9782729843595.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04332355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bindel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rossi Danelzik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sa&#252;qu&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365786v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>