--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -894,165 +894,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grenoble, Siena, Poitiers. Lockdown e e-tandem : per una nuova metodologia dell'acquisizione della L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Appreciating Plurilingual Competencies: Current and Future Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masaryk University Language Centre en collaboration avec l'Université Libre de Bruxelles et l'Université de Fribourg, Jun 2022, Brno, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'interlangue à l'interculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIMMOC – Mémoires, identités, marginalités dans le monde occidental contemporain, Sep 2022, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365995v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04366625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenoble, Siena, Poitiers, Lockdown, insegnamento della L2 e e-tandem. Pedagogia, glottodidattica e pragmatica a confronto</w:t>
               </w:r>
@@ -1528,165 +1528,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les supports de la recherche en LEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l'Association Nationale des Langues Étrangères Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nationale des Langues Étrangères Appliquées, Jun 2009, Paris Diderot (Paris 7) / Université Paris Cité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les CoBas (Comités de Base) en Italie au cours des années 1980 : naissance d'un phénomène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Les années quatre-vingt et le cas italien 1980-1994 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Études et de Recherches sur l'Italie Contemporaine - Université Stendhal-Grenoble 3, Nov 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366672v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04240604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italia 2009: costruzione e decostruzione di un identikit</w:t>
               </w:r>
@@ -2287,165 +2287,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le politiche monetarie e di bilancio in Italia negli anni 1990: mali necessari?</w:t>
+                <w:t xml:space="preserve">Il sistema sanitario italiano: sogno o utopia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence scientifique à visée formative (certifiés et agrégés d'italien)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IUFM de Limoges, Oct 2003, Limoges, France</w:t>
+              <w:t xml:space="preserve">, IUFM de Toulouse, Dec 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367528v1</w:t>
+                <w:t xml:space="preserve">hal-04367525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il sistema sanitario italiano: sogno o utopia?</w:t>
+                <w:t xml:space="preserve">Le politiche monetarie e di bilancio in Italia negli anni 1990: mali necessari?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence scientifique à visée formative (certifiés et agrégés d'italien)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IUFM de Toulouse, Dec 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, IUFM de Limoges, Oct 2003, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367525v1</w:t>
+                <w:t xml:space="preserve">hal-04367528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un site internet ou comment mettre à profit de nouveaux outils au service de la pédagogie et de la recherche en civilisation contemporaine</w:t>
               </w:r>
@@ -4372,51 +4372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pauvert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Granata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan-Olivier Merlo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22390359v48p123" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.382" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.190" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133739v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Gola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Sedl&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Calvo Mart&#237;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Racine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Keller-Gerber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://munispace.muni.cz/library/catalog/book/2384" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.M280-0562-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7700-18032-italien-les-phrases-pour-le-dire-9782729876555.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7706-18038-dossiers-de-civilisation-italienne-9782729843595.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04332355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bindel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rossi Danelzik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sa&#252;qu&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365786v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pauvert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Granata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan-Olivier Merlo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22390359v48p123" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.382" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.190" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133739v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04366678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367528v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Gola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Sedl&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Calvo Mart&#237;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Racine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Keller-Gerber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://munispace.muni.cz/library/catalog/book/2384" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.M280-0562-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7700-18032-italien-les-phrases-pour-le-dire-9782729876555.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/7706-18038-dossiers-de-civilisation-italienne-9782729843595.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04332355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bindel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rossi Danelzik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sa&#252;qu&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04365786v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>