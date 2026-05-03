--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -455,365 +455,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to make my mixed fruit tree-vegetable systems resilient? Types and ranges of resilience levers used by French Mediterranean farmers</w:t>
+                <w:t xml:space="preserve">Dynamiques des aires urbaines de Constantine et d’Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Garreau</w:t>
+                <w:t xml:space="preserve">Michel Mouléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoléone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10457-024-00980-1⟩</w:t>
+              <w:t xml:space="preserve">Villes en parallèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53-54, pp.66-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/vilpa.2024.1905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643943v1</w:t>
+                <w:t xml:space="preserve">hal-05228543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques des aires urbaines de Constantine et d’Avignon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+                <w:t xml:space="preserve">Using System Modularity to Simplify Viability Studies: An Application to a Farm-Restaurant Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Lapparent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes en parallèle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/vilpa.2024.1905⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.451-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-024-10014-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228543v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using System Modularity to Simplify Viability Studies: An Application to a Farm-Restaurant Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">How to make my mixed fruit tree-vegetable systems resilient? Types and ranges of resilience levers used by French Mediterranean farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (3), pp.451-465. </w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-024-10014-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10457-024-00980-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228174v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
               </w:r>
@@ -1044,365 +1044,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing perspectives on chicken-pastured orchards for action: A review based on a heuristic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perennial transitions from market gardening towards mixed fruit tree - vegetable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Lapparent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Bosshardt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 196, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103335⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 207, pp.103635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513287v2</w:t>
+                <w:t xml:space="preserve">hal-04083754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perennial transitions from market gardening towards mixed fruit tree - vegetable systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice de Lapparent</w:t>
+                <w:t xml:space="preserve">A spatial model for biodiversity offsetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Paut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">Lauriane Mouysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 207, pp.103635. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 481, pp.110364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083754v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial model for biodiversity offsetting</w:t>
+                <w:t xml:space="preserve">Changing perspectives on chicken-pastured orchards for action: A review based on a heuristic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Brunetti</w:t>
+                <w:t xml:space="preserve">Sara Bosshardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Mouysset</w:t>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 481, pp.110364. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083682v1</w:t>
+                <w:t xml:space="preserve">hal-03513287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t>
               </w:r>
@@ -1650,278 +1650,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reconcile short-term and long-term objectives in mixed farms? A dynamic model application to mixed fruit tree - vegetable systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Paut</w:t>
+                <w:t xml:space="preserve">Decision rules for managing N fertilization based on model simulations and viability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Beillouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.103011⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.126247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145746v1</w:t>
+                <w:t xml:space="preserve">hal-03273588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision rules for managing N fertilization based on model simulations and viability assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Ravier</w:t>
+                <w:t xml:space="preserve">How to reconcile short-term and long-term objectives in mixed farms? A dynamic model application to mixed fruit tree - vegetable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125, pp.126247. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 187, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.103011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273588v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How ecological research on human-dominated ecosystems incorporates agricultural and forestry practices: A literature analysis</w:t>
               </w:r>
@@ -2045,77 +2045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling crop diversification and association effects in agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 288, pp.Online. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2411,533 +2411,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing risk through crop diversification: An application of portfolio theory to diversified horticultural systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Paut</w:t>
+                <w:t xml:space="preserve">Optimising economic and environmental performances of sheep-meat farms does not fully fit with the meat industry demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Creighton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (4), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-019-0588-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620602v1</w:t>
+                <w:t xml:space="preserve">hal-02268410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management flexibility and the sustainability of bee farming systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Kouchner</w:t>
+                <w:t xml:space="preserve">Reducing risk through crop diversification: An application of portfolio theory to diversified horticultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/k4kv-k303⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900352v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Associations among goods, impacts and ecosystem services provided by livestock farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ryschawy</w:t>
+                <w:t xml:space="preserve">M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (8), pp.1773-1784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731118002586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising economic and environmental performances of sheep-meat farms does not fully fit with the meat industry demands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Management flexibility and the sustainability of bee farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Kouchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+                <w:t xml:space="preserve">Axel Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Creighton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Ferrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (4), pp.40. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.31-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-019-0588-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/k4kv-k303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268410v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying ecological knowledge to the innovative design of sustainable agroecosystems</w:t>
               </w:r>
@@ -3051,261 +3051,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une définition opérationnelle de la nature ordinaire adaptée à la compensation écologique. Le cas contrasté des régions Centre, Champagne-Ardenne et Paca</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livestock productivity as indicator of vulnerability to climate hazards: a Mongolian case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pellegrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Napoleone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">B. Munkhtuya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2018034⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (1), pp.95-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-017-2963-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625629v1</w:t>
+                <w:t xml:space="preserve">hal-02627957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock productivity as indicator of vulnerability to climate hazards: a Mongolian case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Joly</w:t>
+                <w:t xml:space="preserve">Une définition opérationnelle de la nature ordinaire adaptée à la compensation écologique. Le cas contrasté des régions Centre, Champagne-Ardenne et Paca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Hubert</w:t>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Munkhtuya</w:t>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 92 (1), pp.95-107. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.170-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-017-2963-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627957v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robustness-based viewpoint on the production-ecology trade-off in agroecosystems</w:t>
               </w:r>
@@ -3408,51 +3408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 625, pp.1390-1404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3480,481 +3480,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial covariance between ecosystem services and biodiversity pattern at a national scale (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing both ecological and engineering resilience of a steppe agroecosystem using the viability theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.04.036⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.146-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010353v1</w:t>
+                <w:t xml:space="preserve">hal-02627849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’élevage est garant de la conservation de milieux patrimoniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Lemauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (4), pp.351-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bouquets de services, un concept clé pour raisonner l'avenir des territoires d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, l'élevage en Europe : une diversité de services et d'impacts, 30 (4), pp.407-422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing both ecological and engineering resilience of a steppe agroecosystem using the viability theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial covariance between ecosystem services and biodiversity pattern at a national scale (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Princé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 157, pp.146-156. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.574-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627849v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expertise scientifique collective analyse les rôles, impacts et services issus des élevages en Europe</w:t>
               </w:r>
@@ -4042,438 +4042,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing in an uncertain environment : modelling the trade-off between production ans robustness</w:t>
+                <w:t xml:space="preserve">Management flexibility of a grassland agroecosystem : A modeling approach based on viability theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence G. Oates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoff E. Brinks</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Randall D. Jackson</w:t>
+                <w:t xml:space="preserve">R.D. Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2134/agronj14.0357⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 139, pp.76-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2015.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198277v1</w:t>
+                <w:t xml:space="preserve">hal-01198290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cattle trampling on ground nesting birds on pastures: an experiment with artificial nests</w:t>
+                <w:t xml:space="preserve">Grazing in an uncertain environment : modelling the trade-off between production ans robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence G. Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff E. Brinks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua I.S. Bleier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Durant</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Randall D. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/eje-2015-0012⟩</w:t>
+              <w:t xml:space="preserve">Agronomy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (1), pp.257-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/agronj14.0357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630365v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management flexibility of a grassland agroecosystem : A modeling approach based on viability theory</w:t>
+                <w:t xml:space="preserve">Effect of cattle trampling on ground nesting birds on pastures: an experiment with artificial nests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lawrence G. Oates</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Haranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.D. Jackson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Leger Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 139, pp.76-81. </w:t>
+              <w:t xml:space="preserve">European Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (2), pp.5-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2015.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/eje-2015-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198290v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards biodiversity-based livestock systems: review of evidence and options for improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4589,51 +4589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Burlamaqui Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5058,256 +5058,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and robustness of a cacao agroecosystem: effects of two contrasting types of management strategies</w:t>
+                <w:t xml:space="preserve">Modeliser un agroecosysteme prairial pour comprendre les relations d'arbitrage entre biodiversité et production agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katrin Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95, pp.33-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198189v1</w:t>
+                <w:t xml:space="preserve">hal-02642027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeliser un agroecosysteme prairial pour comprendre les relations d'arbitrage entre biodiversité et production agricole</w:t>
+                <w:t xml:space="preserve">Production and robustness of a cacao agroecosystem: effects of two contrasting types of management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642027v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear effects of pesticide application on biodiversity-driven ecosystem services and disservices in a cacao agroecosystem : A modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5847,199 +5847,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling trade-offs between livestock grazing and wader conservation in a grassland agroecosystem</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Did the introduction of maize into Europe provide enemy-free space to Ostrinia nubilalis? Parasitism differences between two sibling species of the genus Ostrinia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pelissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Ponsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri S Tokarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.350-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01903.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197834v1</w:t>
+                <w:t xml:space="preserve">hal-01197915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier à long terme performance productive et écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Grene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6054,191 +6072,173 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FaçSADe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (30), pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the introduction of maize into Europe provide enemy-free space to Ostrinia nubilalis? Parasitism differences between two sibling species of the genus Ostrinia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling trade-offs between livestock grazing and wader conservation in a grassland agroecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 221 (9), pp.1292-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01903.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01197915v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within-group spatial position and vigilance: a role also for competition? The case of impalas (Aepyceros melampus) with a controlled food supply.</w:t>
               </w:r>
@@ -6583,51 +6583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00995-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-00980-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moul&#233;ry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bouchemal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.2024.1905" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-10014-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103810" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513287v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103335" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103635" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110364" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03486177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariell Ahearn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109799" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ravier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beillouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126247" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106711" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Cornioley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104724" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00638-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620602v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.11.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/k4kv-k303" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryschawy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatellier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002586" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Creighton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0588-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13173" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellegrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munkhtuya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-017-2963-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Mouysset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.08.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.215" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dross" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.04.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871703v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2271" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627849v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.07.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198277v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G. Oates" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff E. Brinks" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua I.S. Bleier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall D. Jackson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj14.0357" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630365v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ferchichi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Haranne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eje-2015-0012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198290v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Jackson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.06.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH5ZFK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michele" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ward" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wiegand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000913" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198013v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198276v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400281X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198189v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wiegand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080352" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642027v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649242v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.12.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1VT5B6S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033257" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Murindagomo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumming" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2010.10.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6MTPHX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Leger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard d'Eyry Teillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000359v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.03.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NXD5X97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197834v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.02.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LCZ9NBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197825v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grene" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197915v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pelissi&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri S Tokarev" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;lissier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01903.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356512v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Pierrick" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428224v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00995-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moul&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bouchemal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.2024.1905" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-10014-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-00980-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103810" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103635" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110364" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513287v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103335" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03486177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariell Ahearn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109799" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273588v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ravier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beillouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126247" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106711" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Cornioley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104724" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00638-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Creighton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0588-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.11.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryschawy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002586" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/k4kv-k303" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13173" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munkhtuya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-017-2963-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellegrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018034" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Mouysset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.08.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.215" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627849v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.07.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622685v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2271" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010353v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dross" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.04.036" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G. Oates" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Jackson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.06.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff E. Brinks" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua I.S. Bleier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall D. Jackson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj14.0357" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630365v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ferchichi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Haranne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eje-2015-0012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH5ZFK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michele" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ward" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wiegand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000913" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198013v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198276v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400281X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642027v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wiegand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Meyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080352" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649242v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.12.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1VT5B6S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033257" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Murindagomo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumming" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2010.10.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6MTPHX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Leger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard d'Eyry Teillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000359v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.03.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NXD5X97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pelissi&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri S Tokarev" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;lissier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01903.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197825v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197834v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.02.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LCZ9NBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356512v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Pierrick" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428224v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>