--- v1 (2026-05-03)
+++ v2 (2026-05-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1044,365 +1044,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perennial transitions from market gardening towards mixed fruit tree - vegetable systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice de Lapparent</w:t>
+                <w:t xml:space="preserve">Changing perspectives on chicken-pastured orchards for action: A review based on a heuristic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bosshardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 207, pp.103635. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103635⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083754v1</w:t>
+                <w:t xml:space="preserve">hal-03513287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial model for biodiversity offsetting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Brunetti</w:t>
+                <w:t xml:space="preserve">Perennial transitions from market gardening towards mixed fruit tree - vegetable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Lapparent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Mouysset</w:t>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 481, pp.110364. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 207, pp.103635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083682v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing perspectives on chicken-pastured orchards for action: A review based on a heuristic model</w:t>
+                <w:t xml:space="preserve">A spatial model for biodiversity offsetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Bosshardt</w:t>
+                <w:t xml:space="preserve">Ilaria Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dufils</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+                <w:t xml:space="preserve">Lauriane Mouysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 196, </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 481, pp.110364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513287v2</w:t>
+                <w:t xml:space="preserve">hal-04083682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t>
               </w:r>
@@ -1650,278 +1650,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision rules for managing N fertilization based on model simulations and viability assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Ravier</w:t>
+                <w:t xml:space="preserve">How to reconcile short-term and long-term objectives in mixed farms? A dynamic model application to mixed fruit tree - vegetable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126247⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.103011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273588v1</w:t>
+                <w:t xml:space="preserve">hal-03145746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reconcile short-term and long-term objectives in mixed farms? A dynamic model application to mixed fruit tree - vegetable systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Paut</w:t>
+                <w:t xml:space="preserve">Decision rules for managing N fertilization based on model simulations and viability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Beillouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 187, </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.126247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.103011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145746v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How ecological research on human-dominated ecosystems incorporates agricultural and forestry practices: A literature analysis</w:t>
               </w:r>
@@ -2045,51 +2045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling crop diversification and association effects in agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,403 +2541,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing risk through crop diversification: An application of portfolio theory to diversified horticultural systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Paut</w:t>
+                <w:t xml:space="preserve">Management flexibility and the sustainability of bee farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Kouchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.31-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/k4kv-k303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620602v1</w:t>
+                <w:t xml:space="preserve">hal-02900352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Associations among goods, impacts and ecosystem services provided by livestock farming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing risk through crop diversification: An application of portfolio theory to diversified horticultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (8), pp.1773-1784. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.123-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02184360v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management flexibility and the sustainability of bee farming systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review: Associations among goods, impacts and ecosystem services provided by livestock farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Kouchner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+                <w:t xml:space="preserve">J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Basso</w:t>
+                <w:t xml:space="preserve">M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Decourtye</w:t>
+                <w:t xml:space="preserve">M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ferrus</w:t>
+                <w:t xml:space="preserve">V. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 77, pp.31-43. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (8), pp.1773-1784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/k4kv-k303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900352v1</w:t>
+                <w:t xml:space="preserve">hal-02184360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying ecological knowledge to the innovative design of sustainable agroecosystems</w:t>
               </w:r>
@@ -3051,3392 +3051,3258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock productivity as indicator of vulnerability to climate hazards: a Mongolian case study</w:t>
+                <w:t xml:space="preserve">Modelling interacting plant and livestock renewal dynamics helps disentangle equilibrium and nonequilibrium aspects in a Mongolian pastoral system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Munkhtuya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-017-2963-7⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 625, pp.1390-1404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627957v1</w:t>
+                <w:t xml:space="preserve">hal-02621894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une définition opérationnelle de la nature ordinaire adaptée à la compensation écologique. Le cas contrasté des régions Centre, Champagne-Ardenne et Paca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pellegrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (2), pp.170-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2018034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robustness-based viewpoint on the production-ecology trade-off in agroecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livestock productivity as indicator of vulnerability to climate hazards: a Mongolian case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Mouysset</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Munkhtuya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (1), pp.95-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-017-2963-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620971v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling interacting plant and livestock renewal dynamics helps disentangle equilibrium and nonequilibrium aspects in a Mongolian pastoral system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robustness-based viewpoint on the production-ecology trade-off in agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Hubert</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Mouysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 625, pp.1390-1404. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621894v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing both ecological and engineering resilience of a steppe agroecosystem using the viability theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand l’élevage est garant de la conservation de milieux patrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Lemauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.351-362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627849v1</w:t>
+                <w:t xml:space="preserve">hal-02622685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’élevage est garant de la conservation de milieux patrimoniaux</w:t>
+                <w:t xml:space="preserve">Spatial covariance between ecosystem services and biodiversity pattern at a national scale (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Lemauviel</w:t>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Princé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.574-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.04.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622685v1</w:t>
+                <w:t xml:space="preserve">hal-02010353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bouquets de services, un concept clé pour raisonner l'avenir des territoires d'élevage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing both ecological and engineering resilience of a steppe agroecosystem using the viability theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2271⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.146-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871703v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial covariance between ecosystem services and biodiversity pattern at a national scale (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+                <w:t xml:space="preserve">Une expertise scientifique collective analyse les rôles, impacts et services issus des élevages en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 229, pp.63-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010353v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expertise scientifique collective analyse les rôles, impacts et services issus des élevages en Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Towards biodiversity-based livestock systems: review of evidence and options for improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dupraz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Donnars</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (020), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/PAVSNNR201510025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604662v1</w:t>
+                <w:t xml:space="preserve">hal-01210128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management flexibility of a grassland agroecosystem : A modeling approach based on viability theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence G. Oates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 139, pp.76-81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2015.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing in an uncertain environment : modelling the trade-off between production ans robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence G. Oates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff E. Brinks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua I.S. Bleier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall D. Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107 (1), pp.257-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2134/agronj14.0357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cattle trampling on ground nesting birds on pastures: an experiment with artificial nests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Haranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (2), pp.5-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/eje-2015-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards biodiversity-based livestock systems: review of evidence and options for improvement</w:t>
+                <w:t xml:space="preserve">Trade-offs between pasture production and farmland bird conservation: exploration of options using a dynamic farm model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Félix Teillard d'Eyry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter A.H. Rossing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/PAVSNNR201510025⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.899-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111400281X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210128v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological principles for the redesign of integrated crop–livestock systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Burlamaqui Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57, pp.43-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2013.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness and management adaptability in tropical rangelands: a viability-based assessment under the non-equilibrium paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (8), pp.1272 - 1281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731114000913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity and the trade-off between ecological and productive functions of agro-landscapes: a model of cattle-bird interactions in a grassland agroecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 126, pp.38-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between pasture production and farmland bird conservation: exploration of options using a dynamic farm model</w:t>
+                <w:t xml:space="preserve">Non-linear effects of pesticide application on biodiversity-driven ecosystem services and disservices in a cacao agroecosystem : A modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173111400281X⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2012.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198276v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeliser un agroecosysteme prairial pour comprendre les relations d'arbitrage entre biodiversité et production agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnozootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95, pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and robustness of a cacao agroecosystem: effects of two contrasting types of management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0080352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear effects of pesticide application on biodiversity-driven ecosystem services and disservices in a cacao agroecosystem : A modeling study</w:t>
+                <w:t xml:space="preserve">Action versus Result-Oriented Schemes in grassland agroecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Clough</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2012.12.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02649242v1</w:t>
+                <w:t xml:space="preserve">hal-01191070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action versus Result-Oriented Schemes in grassland agroecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicriteria performance and sustainability in livestock farming systems: Functional diversity matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033257⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139 (1-2), pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2011.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191070v1</w:t>
+                <w:t xml:space="preserve">hal-01000359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elephant-induced structural changes in the vegetation and habitat selection by large herbivores in an African savanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cumming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 144, pp.902-912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocon.2010.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-échelles des arbitrages entre production fourragère et biodiversité dans un agroécosystème prairial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Teillard d'Eyry Teillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 208 (208), pp.315 - 327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria performance and sustainability in livestock farming systems: Functional diversity matters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concilier à long terme performance productive et écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Grene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FaçSADe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (30), pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2011.03.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01000359v1</w:t>
+                <w:t xml:space="preserve">hal-01197825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did the introduction of maize into Europe provide enemy-free space to Ostrinia nubilalis? Parasitism differences between two sibling species of the genus Ostrinia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pelissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Ponsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri S Tokarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (2), pp.350-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01903.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier à long terme performance productive et écologique</w:t>
+                <w:t xml:space="preserve">Modelling trade-offs between livestock grazing and wader conservation in a grassland agroecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FaçSADe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 221 (9), pp.1292-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197825v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling trade-offs between livestock grazing and wader conservation in a grassland agroecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Within-group spatial position and vigilance: a role also for competition? The case of impalas (Aepyceros melampus) with a controlled food supply.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchard Pierrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62, pp.1863-1868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.02.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01197834v1</w:t>
+                <w:t xml:space="preserve">hal-00356512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-group spatial position and vigilance: a role also for competition? The case of impalas (Aepyceros melampus) with a controlled food supply.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanchard Pierrick</w:t>
+                <w:t xml:space="preserve">Within-group spatial position and vigilance: a role also for competition? The case of impalas (Aepyceros melampus) with a controlled food supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62, pp.1863-1868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6583,51 +6449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00995-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moul&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bouchemal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.2024.1905" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-10014-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-00980-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103810" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103635" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110364" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513287v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103335" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03486177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariell Ahearn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109799" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273588v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ravier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beillouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126247" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106711" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Cornioley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104724" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00638-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Creighton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0588-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.11.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryschawy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002586" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/k4kv-k303" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13173" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munkhtuya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-017-2963-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellegrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018034" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Mouysset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.08.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.215" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627849v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.07.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622685v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2271" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010353v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dross" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.04.036" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G. Oates" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Jackson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.06.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff E. Brinks" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua I.S. Bleier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall D. Jackson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj14.0357" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630365v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ferchichi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Haranne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eje-2015-0012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH5ZFK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michele" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ward" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wiegand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000913" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198013v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198276v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400281X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642027v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wiegand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Meyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080352" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649242v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.12.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1VT5B6S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033257" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Murindagomo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumming" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2010.10.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6MTPHX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Leger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard d'Eyry Teillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000359v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.03.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NXD5X97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pelissi&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri S Tokarev" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;lissier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01903.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197825v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197834v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.02.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LCZ9NBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356512v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Pierrick" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428224v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00995-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moul&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bouchemal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.2024.1905" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-10014-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-00980-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103810" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513287v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103335" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103635" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110364" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03486177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariell Ahearn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109799" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ravier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beillouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126247" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106711" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Cornioley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104724" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00638-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Creighton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0588-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/k4kv-k303" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620602v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.11.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryschawy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatellier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002586" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13173" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.215" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellegrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627957v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munkhtuya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-017-2963-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620971v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Mouysset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.08.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622685v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010353v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dross" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.04.036" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.07.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604662v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198290v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G. Oates" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Jackson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.06.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff E. Brinks" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua I.S. Bleier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall D. Jackson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj14.0357" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630365v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ferchichi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Haranne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eje-2015-0012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198276v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400281X" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198222v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH5ZFK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198265v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michele" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ward" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wiegand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000913" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198013v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649242v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Meyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wiegand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.12.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1VT5B6S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642027v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198189v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080352" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191070v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033257" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000359v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.03.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NXD5X97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566076v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Murindagomo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumming" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2010.10.029" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6MTPHX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Leger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard d'Eyry Teillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197825v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grene" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197915v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pelissi&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri S Tokarev" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;lissier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01903.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197834v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.02.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LCZ9NBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356512v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Pierrick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428224v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>