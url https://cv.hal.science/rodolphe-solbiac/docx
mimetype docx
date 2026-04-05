--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -278,174 +278,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648309v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intertextualité et forme dans le roman caribéen-canadien : de l’écriture dystopique de Neil Bissoondath au roman polysystémique de Ramabai Espinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mémoire indienne dans The Swinging Bridge de Ramabai Espinet : la construction d’une identité indo-trinidadienne diasporique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.5757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.5757⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02531904v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01645102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et perspectives de la représentation d’une mémoire caribéenne dans le roman caribéen-canadien anglophone des années 2000</w:t>
               </w:r>
@@ -604,165 +604,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fictionnaliser l’esclavage et la mémoire africaine pour un jeune lectorat : un enjeu citoyen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPA 2025, Shifting the Geography of Reason XXIII: Fanon at 100</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caribbean Philosophical Association, Jul 2025, Schoelcher (972), Martinique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réparations contre la plantation éternelle, l’extraction coloniale et l’extraction néolibérale : vers « l’homme nouveau » dans la Caraïbe anglophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre internationale autour de l’ouvrage Les Damnés de la terre de Frantz Fanon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cercle Frantz Fanon, Jul 2025, Schoelcher (972), Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199210v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05199215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ending reproduction: food-producing agriculture vs plantation in Martinique</w:t>
               </w:r>
@@ -1225,303 +1225,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecritures postcoloniales du Caribéen au Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Penser les frontières et les appartenances depuis la Caraïbe et les Amériques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe FRACAGE du Laboratoire Caribéen de Sciences Sociales, Feb 2020, Schoelcher, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bridging the Sea: UWI and Université des Antilles in Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Lecture The Department of Linguistics and Literature, University of the West Indies, Cave Hill Campus Barbade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Wanstead, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ecritures postcoloniales du Caribéen au Canada</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mouvement et l’Action pour les Réparations de la traite, de l’esclavagisation de l’Africain et du génocide des peuples autochtones dans la Caraïbe Anglophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Penser les frontières et les appartenances depuis la Caraïbe et les Amériques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe FRACAGE du Laboratoire Caribéen de Sciences Sociales, Feb 2020, Schoelcher, France</w:t>
+              <w:t xml:space="preserve">Séminaire international, Rébellion, résistance et réparation dans les Amériques.Université des Antilles Campus de Schoelcher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Soucouyant à Brother transmission du trauma et transmission de la culture dans l’œuvre de l’écrivain caribéen canadien David Chariandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : La transmission dans la Caraïbe (anglophone, francophone, hispanophone, Université Bordeaux Montaigne – CLIMAS EA 4196 / Sorbonne Université – VALE EA4085.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471418v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02471421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational Conversations in David Chariandy’s Soucouyant and Brother: Listening the Trauma, Postcolonizing Cultural Memory</w:t>
               </w:r>
@@ -1984,165 +1984,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’écriture de Neil Bissoondath des années 1980 et 1990 : une contestation fictionnelle du multiculturalisme canadien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international: Rethinking Multiculturalism: Brazil, Canada, and the United States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERLAC York University, Toronto, Jan 2010, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revising Female Indian Memory in Trinidad: Espinet’s Construction of an Indo-Trinidadian Diaspora in The Swinging Bridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Dislocations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Caribbean Women Writers and Scholars Lousiana State University, Apr 2010, Baton rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536147v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02536142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4695,51 +4695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Solbiac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01648309v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ijcs.51.57" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5757" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.243" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200561v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200590v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03789826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03789853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02463334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elivapress.com/en/book/book-9414763410/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02532516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01677097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01673780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01677098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01706524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02532505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ff9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132zx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.25479" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.24762" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2022.0020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.23004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13823" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.7637" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Solbiac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01648309v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ijcs.51.57" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645102v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5757" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.243" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200561v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200590v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03789826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03789853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02463334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elivapress.com/en/book/book-9414763410/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02532516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01677097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01673780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01677098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01706524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02532505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ff9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132zx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.25479" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.24762" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2022.0020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.23004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13823" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.7637" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>