--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -278,174 +278,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648309v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mémoire indienne dans The Swinging Bridge de Ramabai Espinet : la construction d’une identité indo-trinidadienne diasporique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.5757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intertextualité et forme dans le roman caribéen-canadien : de l’écriture dystopique de Neil Bissoondath au roman polysystémique de Ramabai Espinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645102v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02531904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et perspectives de la représentation d’une mémoire caribéenne dans le roman caribéen-canadien anglophone des années 2000</w:t>
               </w:r>
@@ -604,165 +604,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réparations contre la plantation éternelle, l’extraction coloniale et l’extraction néolibérale : vers « l’homme nouveau » dans la Caraïbe anglophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre internationale autour de l’ouvrage Les Damnés de la terre de Frantz Fanon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cercle Frantz Fanon, Jul 2025, Schoelcher (972), Martinique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fictionnaliser l’esclavage et la mémoire africaine pour un jeune lectorat : un enjeu citoyen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPA 2025, Shifting the Geography of Reason XXIII: Fanon at 100</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caribbean Philosophical Association, Jul 2025, Schoelcher (972), Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199215v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05199210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ending reproduction: food-producing agriculture vs plantation in Martinique</w:t>
               </w:r>
@@ -1225,165 +1225,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bridging the Sea: UWI and Université des Antilles in Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Lecture The Department of Linguistics and Literature, University of the West Indies, Cave Hill Campus Barbade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Wanstead, Barbados</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecritures postcoloniales du Caribéen au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Penser les frontières et les appartenances depuis la Caraïbe et les Amériques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe FRACAGE du Laboratoire Caribéen de Sciences Sociales, Feb 2020, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536061v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02536055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mouvement et l’Action pour les Réparations de la traite, de l’esclavagisation de l’Africain et du génocide des peuples autochtones dans la Caraïbe Anglophone</w:t>
               </w:r>
@@ -1984,165 +1984,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revising Female Indian Memory in Trinidad: Espinet’s Construction of an Indo-Trinidadian Diaspora in The Swinging Bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caribbean Dislocations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Caribbean Women Writers and Scholars Lousiana State University, Apr 2010, Baton rouge, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’écriture de Neil Bissoondath des années 1980 et 1990 : une contestation fictionnelle du multiculturalisme canadien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Solbiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international: Rethinking Multiculturalism: Brazil, Canada, and the United States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERLAC York University, Toronto, Jan 2010, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536142v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02536147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4695,51 +4695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Solbiac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01648309v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ijcs.51.57" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645102v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5757" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.243" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200561v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200590v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03789826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03789853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02463334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elivapress.com/en/book/book-9414763410/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02532516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01677097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01673780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01677098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01706524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02532505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ff9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132zx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.25479" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.24762" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2022.0020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.23004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13823" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.7637" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Solbiac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01648309v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ijcs.51.57" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5757" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.243" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200561v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200590v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03789826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03789853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02463334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02536142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elivapress.com/en/book/book-9414763410/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02532516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01677097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01673780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01677098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01706524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01787922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02532505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01798575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ff9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132zx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.25479" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.24762" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2022.0020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.23004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13823" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04170814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.7637" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>