--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -571,1194 +571,1194 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé publique numérique, sciences des données, intelligence artificielle, données massives</w:t>
+                <w:t xml:space="preserve">Self-collected finger-prick blood for gene expression profiling: Unveiling early immune responses in mild COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2025132⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (2), pp.114593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547778v1</w:t>
+                <w:t xml:space="preserve">hal-05490229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-collected finger-prick blood for gene expression profiling: Unveiling early immune responses in mild COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t>
+                <w:t xml:space="preserve">In danger: HIV vaccine research and development in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Tatoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alcami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Barbareschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114593⟩</w:t>
+              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (4), pp.e0004364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0004364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490229v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reservoir Computing in R: a Tutorial for Using reservoirnet to Predict Complex Time-Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalidou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57750/arxn-6z34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RISE: Two-Stage Rank-Based Identification of High-Dimensional Surrogate Markers Applied to Vaccinology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Parast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 44 (20-22), pp.e70241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sim.70241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933460v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In danger: HIV vaccine research and development in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Barbareschi</w:t>
+                <w:t xml:space="preserve">Diagnostic accuracy of ultrashort echo times-MRI in patients with and without idiopathic pulmonary fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dournes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Benlala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bégueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Raherison-Semjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Grassion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0004364⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-025-12051-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084236v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thromboinflammation is associated with high thrombotic risk in patients with newly diagnosed myeloproliferative neoplasms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matisse Decilap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Catherineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05528551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic accuracy of ultrashort echo times-MRI in patients with and without idiopathic pulmonary fibrosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léo Grassion</w:t>
+                <w:t xml:space="preserve">Revised Diagnostic Criteria for Vascular Cognitive Impairment and Dementia—The VasCog-2-WSO Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perminder Sachdev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Bentvelzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Kochan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyang Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Hosoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
+              <w:t xml:space="preserve">JAMA neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-025-12051-9⟩</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2025.3242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497662v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised Diagnostic Criteria for Vascular Cognitive Impairment and Dementia—The VasCog-2-WSO Criteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Satoshi Hosoki</w:t>
+                <w:t xml:space="preserve">Ambitions et principaux enseignements du colloque « Santé globale, décisions locales », organisé par la Filière Santé numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Béjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Joseph Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2025.3242⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et Psychologie Neuropsychiatrie Du Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (2), pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266841v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambitions et principaux enseignements du colloque « Santé globale, décisions locales », organisé par la Filière Santé numérique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santé publique numérique, sciences des données, intelligence artificielle, données massives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et Psychologie Neuropsychiatrie Du Vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (2), pp.141-152. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.115--118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2025132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162335v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helminth exposure and immune response to the two-dose heterologous Ad26.ZEBOV, MVA-BN-Filo Ebola vaccine regimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houreratou Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Surenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,546 +1937,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term cellular immunity of vaccines for Zaire Ebola Virus Diseases</w:t>
+                <w:t xml:space="preserve">Rapid access to innovative medicinal products while ensuring relevant health technology assessment. Position of the French National Authority for Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Lhomme</w:t>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Huchon</w:t>
+                <w:t xml:space="preserve">Judith Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Foucat</w:t>
+                <w:t xml:space="preserve">Sophie Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bérerd-Camara</w:t>
+                <w:t xml:space="preserve">Lise Alter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Semenzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-51453-z⟩</w:t>
+              <w:t xml:space="preserve">BMJ Evidence-Based Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjebm-2022-112091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707176v1</w:t>
+                <w:t xml:space="preserve">hal-04056273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid access to innovative medicinal products while ensuring relevant health technology assessment. Position of the French National Authority for Health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term cellular immunity of vaccines for Zaire Ebola Virus Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Fernandez</w:t>
+                <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Kelley</w:t>
+                <w:t xml:space="preserve">Mélanie Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Alter</w:t>
+                <w:t xml:space="preserve">Emile Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Semenzato</w:t>
+                <w:t xml:space="preserve">Marion Bérerd-Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Evidence-Based Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (1), pp.1-5. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.7666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjebm-2022-112091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51453-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056273v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-clustering difference testing: valid inference and practical considerations</w:t>
+                <w:t xml:space="preserve">Association between humoral serological markers levels and risk of SARS-CoV-2 infection after the primary COVID-19 vaccine course among ANRS0001S COV-POPART cohort participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Hivert</w:t>
+                <w:t xml:space="preserve">Mathieu Chalouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Agniel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ninove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2023.107916⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-024-09861-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889565v1</w:t>
+                <w:t xml:space="preserve">hal-04724620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between humoral serological markers levels and risk of SARS-CoV-2 infection after the primary COVID-19 vaccine course among ANRS0001S COV-POPART cohort participants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-clustering difference testing: valid inference and practical considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Ninove</w:t>
+                <w:t xml:space="preserve">Benjamin Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Barrou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.1049. </w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.107916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-024-09861-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2023.107916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724620v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of waning of IgG antibody responses after rVSVΔG-ZEBOV-GP and Ad26.ZEBOV, MVA-BN-Filo Ebola virus disease vaccines: a modelling study from the PREVAC randomized trial</w:t>
               </w:r>
@@ -2720,676 +2720,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining pandemic preparedness: Multidisciplinary insights from the CERP modelling workshop in infectious diseases, workshop report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ChatGPT et au-delà avec l’intelligence artificielle en santé : des leçons à tirer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Nunes</w:t>
+                <w:t xml:space="preserve">Fleur Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Thommes</w:t>
+                <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Fröhlich</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Richert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Disease Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idm.2024.02.008⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91 (1), pp.12-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2023.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551033v1</w:t>
+                <w:t xml:space="preserve">hal-04466670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChatGPT et au-delà avec l’intelligence artificielle en santé : des leçons à tirer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Definition of Virological Endpoints Improving the Design of HIV Cure Strategies Using Analytical Antiretroviral Treatment Interruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Wittkop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2023.07.007⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (6), pp.1447-1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466670v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of Virological Endpoints Improving the Design of HIV Cure Strategies Using Analytical Antiretroviral Treatment Interruption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Lhomme</w:t>
+                <w:t xml:space="preserve">Redefining pandemic preparedness: Multidisciplinary insights from the CERP modelling workshop in infectious diseases, workshop report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Thommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Fröhlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Lelièvre</w:t>
+                <w:t xml:space="preserve">Antoine Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Wittkop</w:t>
+                <w:t xml:space="preserve">Julien Arino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79 (6), pp.1447-1457. </w:t>
+              <w:t xml:space="preserve">Infectious Disease Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.501-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idm.2024.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843977v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vaccine targeting antigen-presenting cells through CD40 induces protective immunity against Nipah disease</w:t>
+                <w:t xml:space="preserve">Neglecting normalization impact in semi-synthetic RNA-seq data simulation generates artificial false positives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yadira Pastor</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalidou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2024.101467⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.05.10.490529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569963v1</w:t>
+                <w:t xml:space="preserve">hal-03908246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neglecting normalization impact in semi-synthetic RNA-seq data simulation generates artificial false positives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A vaccine targeting antigen-presenting cells through CD40 induces protective immunity against Nipah disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadira Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Surenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Hejblum</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.281. </w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (3), pp.101467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2022.05.10.490529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2024.101467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908246v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonal succession after prolonged antiretroviral therapy rejuvenates CD8&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; T cell responses against HIV-1</w:t>
               </w:r>
@@ -3427,51 +3427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Samri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Sugata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (9), pp.1555-1564. </w:t>
@@ -3561,51 +3561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Moog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Moog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EClinicalMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 77 (8), pp.102845. </w:t>
@@ -3637,4978 +3637,4978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Choice of Longitudinal Models for the Analysis of Antitumor Efficacy in Mouse Clinical Trials of Patient-derived Xenograft Models</w:t>
+                <w:t xml:space="preserve">Parameter estimation in nonlinear mixed effect models based on ordinary differential equations: An optimal control approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Savel</w:t>
+                <w:t xml:space="preserve">Quentin Clairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Barbier</w:t>
+                <w:t xml:space="preserve">Chloé Pasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Rondeau</w:t>
+                <w:t xml:space="preserve">Irene Balelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403048v1</w:t>
+                <w:t xml:space="preserve">hal-03335826v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of non-pharmaceutical interventions, weather, vaccination, and variants on COVID-19 transmission across departments in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doubly-robust evaluation of high-dimensional surrogate markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Parast</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-023-08106-1⟩</w:t>
+              <w:t xml:space="preserve">Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), pp.985-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biostatistics/kxac020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791761v2</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation in nonlinear mixed effect models based on ordinary differential equations: An optimal control approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irene Balelli</w:t>
+                <w:t xml:space="preserve">Assessment of circulating blood lymphocytes in adult patients on rituximab to treat immune thrombocytopenia: Circulating number of NK cells is associated with the response at 6 months.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.18818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335826v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubly-robust evaluation of high-dimensional surrogate markers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Layla Parast</w:t>
+                <w:t xml:space="preserve">ChatGPT and beyond with artificial intelligence (AI) in health: Lessons to be learned.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tzourio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biostatistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biostatistics/kxac020⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 90 (5), pp.105607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100499v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChatGPT and beyond with artificial intelligence (AI) in health: Lessons to be learned.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neutrophil Activation and Immune Thrombosis Profiles Persist in Convalescent COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Blengio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minerva Cervantes-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (5), pp.882-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-023-01459-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236822v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophil Activation and Immune Thrombosis Profiles Persist in Convalescent COVID-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
+                <w:t xml:space="preserve">Safety and immunogenicity of the two-dose heterologous Ad26.ZEBOV and MVA-BN-Filo Ebola vaccine regimen in infants: a phase 2, randomised, double-blind, active-controlled trial in Guinea and Sierra Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Man-Lik Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lacarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammed O Afolabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiola Blengio</w:t>
+                <w:t xml:space="preserve">Boni Maxime Ale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Minerva Cervantes-Gonzalez</w:t>
+                <w:t xml:space="preserve">Frank Baiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10875-023-01459-x⟩</w:t>
+              <w:t xml:space="preserve">The Lancet global health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (11), pp.e1743-e1752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2214-109X(23)00410-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373844v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and immunogenicity of the two-dose heterologous Ad26.ZEBOV and MVA-BN-Filo Ebola vaccine regimen in infants: a phase 2, randomised, double-blind, active-controlled trial in Guinea and Sierra Leone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Population Based Kalman Estimator to Model COVID-19 Epidemic in France: Estimating the Effects of Non-Pharmaceutical Interventions on the Dynamics of Epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Man-Lik Choi</w:t>
+                <w:t xml:space="preserve">Carole Vignals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Lacarra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frank Baiden</w:t>
+                <w:t xml:space="preserve">Laurent Lehot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet global health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2214-109X(23)00410-2⟩</w:t>
+              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ijb-2022-0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384862v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Population Based Kalman Estimator to Model COVID-19 Epidemic in France: Estimating the Effects of Non-Pharmaceutical Interventions on the Dynamics of Epidemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and external validation of a prediction model for the transition from mild to moderate or severe form of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Zysman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+                <w:t xml:space="preserve">Eric Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Vignals</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Mathilde Oranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ijb-2022-0087⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (12), pp.9262-9274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-023-09759-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151651v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of circulating blood lymphocytes in adult patients on rituximab to treat immune thrombocytopenia: Circulating number of NK cells is associated with the response at 6 months.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the evolution of the neutralizing antibody response against SARS-CoV-2 variants after several administrations of Bnt162b2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Clairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estibaliz Lazaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chloé James</w:t>
+                <w:t xml:space="preserve">Laurent Hocqueloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.18818⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (8), pp.e1011282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095049v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and external validation of a prediction model for the transition from mild to moderate or severe form of COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of long-term humoral response induced by the two-dose heterologous Ad26.ZEBOV, MVA-BN-Filo vaccine against Ebola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelsea Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maéva Zysman</w:t>
+                <w:t xml:space="preserve">Viki Bockstal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Asselineau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Oranger</w:t>
+                <w:t xml:space="preserve">Macaya Douoguih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-023-09759-x⟩</w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (174), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41541-023-00767-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153209v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226696v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of long-term humoral response induced by the two-dose heterologous Ad26.ZEBOV, MVA-BN-Filo vaccine against Ebola</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Macaya Douoguih</w:t>
+                <w:t xml:space="preserve">Identification of early gene expression profiles associated with long-lasting antibody responses to the Ebola vaccine Ad26.ZEBOV/MVA-BN-Filo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Blengio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melany Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41541-023-00767-y⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (9), pp.113101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.113101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226696v2</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of early gene expression profiles associated with long-lasting antibody responses to the Ebola vaccine Ad26.ZEBOV/MVA-BN-Filo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Use of Generalized Dynamic Weighted Ordinary Least Squares for Individualized Hiv Treatment Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica E. M. Moodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.113101⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (3), pp.2432-2451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/22-aoas1726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273901v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the evolution of the neutralizing antibody response against SARS-CoV-2 variants after several administrations of Bnt162b2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Prague</w:t>
+                <w:t xml:space="preserve">On the Choice of Longitudinal Models for the Analysis of Antitumor Efficacy in Mouse Clinical Trials of Patient-derived Xenograft Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Savel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Planas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hocqueloux</w:t>
+                <w:t xml:space="preserve">Virginie Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011282⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.140-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2767-9764.CRC-22-0238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946556v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Use of Generalized Dynamic Weighted Ordinary Least Squares for Individualized Hiv Treatment Strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of non-pharmaceutical interventions, weather, vaccination, and variants on COVID-19 transmission across departments in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Paireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Charpignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larry Dong</w:t>
+                <w:t xml:space="preserve">Sophie Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica E. M. Moodie</w:t>
+                <w:t xml:space="preserve">Clémentine Calba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Villain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathanaël Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (3), pp.2432-2451. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (190), </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/22-aoas1726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-023-08106-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344321v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Variations in Event-Based Surveillance for Disease Outbreak Detection: Time Series Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, immunogenicity, and efficacy of a pan-sarbecovirus dendritic-cell targeting vaccine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Buckeridge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverin Coléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Surénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/36211⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80, pp.104062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.104062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919665v1</w:t>
+                <w:t xml:space="preserve">hal-03692817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhaled ciclesonide for outpatient treatment of COVID-19 in adults at risk of adverse outcomes: a randomised controlled trial (COVERAGE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duvignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Onaisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Sitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Gelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (7), pp.1010-1016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the response to vaccine in non-human primates to define SARS-CoV-2 mechanistic correlates of protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Coleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Kahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, pp.e75427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.75427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, immunogenicity, and efficacy of a pan-sarbecovirus dendritic-cell targeting vaccine</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">mTOR Inhibitors Prevent CMV Infection through the Restoration of Functional αβ and γδ T cells in Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hue</w:t>
+                <w:t xml:space="preserve">Hannah Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marseres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Yared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Nokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.104062⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (1), pp.121-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2020121753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03692817v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The respiratory microbiota alpha-diversity in chronic lung diseases: first systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Alin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Enaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (214), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12931-022-02132-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriching single-arm clinical trials with external controls: possibilities and pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/bloodadvances.2022009167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety and immunogenicity of 2-dose heterologous Ad26.ZEBOV, MVA-BN-Filo Ebola vaccination in children and adolescents in Africa: A randomised, placebo-controlled, multicentre Phase II clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacchaeus Anywaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houreratou Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omu Anzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudensia Mutua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodiomon Sirima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (1), pp.e1003865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTOR Inhibitors Prevent CMV Infection through the Restoration of Functional αβ and γδ T cells in Kidney Transplantation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Julie Nokin</w:t>
+                <w:t xml:space="preserve">Within-host models of SARS-CoV-2: What can it teach us on the biological factors driving virus pathogenesis and transmission?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pitard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémie Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (1), pp.121-137. </w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (2), pp.101055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2020121753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2022.101055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05400910v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NK Cell Subset Redistribution and Antibody Dependent Activation after Ebola Vaccination in Africans</w:t>
+                <w:t xml:space="preserve">Data-Driven Sparse Partial Least Squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen R Wagstaffe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omu Anzala</w:t>
+                <w:t xml:space="preserve">Hadrien Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Kibuuka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zacchaeus Anywaine</w:t>
+                <w:t xml:space="preserve">Olivier Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodiomon B Sirima</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Saracco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (6), pp.884. </w:t>
+              <w:t xml:space="preserve">Statistical Analysis and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.264-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines10060884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sam.11558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418906v1</w:t>
+                <w:t xml:space="preserve">hal-03368956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Sparse Partial Least Squares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence of cytomegalovirus infection in seropositive kidney transplant recipients treated with everolimus: A randomized, open‐label, multicenter phase 4 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Lorenzo</w:t>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cloarec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Olivier Thaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Saracco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Analysis and Data Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sam.11558⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.16946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368956v1</w:t>
+                <w:t xml:space="preserve">hal-03605036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-host models of SARS-CoV-2: What can it teach us on the biological factors driving virus pathogenesis and transmission?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NK Cell Subset Redistribution and Antibody Dependent Activation after Ebola Vaccination in Africans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen R Wagstaffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omu Anzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Kibuuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacchaeus Anywaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sodiomon B Sirima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2022.101055⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines10060884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691907v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of cytomegalovirus infection in seropositive kidney transplant recipients treated with everolimus: A randomized, open‐label, multicenter phase 4 trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temporal resolution transcriptomic profiling delineates distinct patterns of interferon response following Covid-19 mRNA vaccination and SARS-CoV2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Caillard</w:t>
+                <w:t xml:space="preserve">Darawan Rinchai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Deola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Zoppoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basirudeen Syed Ahamed Kabeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.16946⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (45), eabp9961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abp9961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605036v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temporal resolution transcriptomic profiling delineates distinct patterns of interferon response following Covid-19 mRNA vaccination and SARS-CoV2 infection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Basirudeen Syed Ahamed Kabeer</w:t>
+                <w:t xml:space="preserve">The benefit of augmenting open data with clinical data-warehouse EHR for forecasting SARS-CoV-2 hospitalizations in Bordeaux area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Taleb</w:t>
+                <w:t xml:space="preserve">Romain Griffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abp9961⟩</w:t>
+              <w:t xml:space="preserve">JAMIA open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jamiaopen/ooac086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530948v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefit of augmenting open data with clinical data-warehouse EHR for forecasting SARS-CoV-2 hospitalizations in Bordeaux area, France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodological guidelines to estimate population-based health indicators using linked data and/or machine learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris P Hejblum</w:t>
+                <w:t xml:space="preserve">Romana Haneef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariken Tijhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Májek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Pristaš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMIA open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jamiaopen/ooac086⟩</w:t>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (9), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13690-021-00770-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908260v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Cell Immunogenicity, Gene Expression Profile, and Safety of Four Heterologous Prime-Boost Combinations of HIV Vaccine Candidates in Healthy Volunteers: Results of the Randomized Multi-Arm Phase I/II ANRS VRI01 Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lacabaratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 208 (12), pp.2663-2674. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2101076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological guidelines to estimate population-based health indicators using linked data and/or machine learning techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariken Tijhuis</w:t>
+                <w:t xml:space="preserve">Global Variations in Event-Based Surveillance for Disease Outbreak Detection: Time Series Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Ganser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Pristaš</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Buckeridge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 80 (9), pp.9. </w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (10), pp.e36211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13690-021-00770-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/36211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692820v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the antiretrovitral regimen on the early changes in plasma HIV RNA and immune activation at initiation of antiretroviral therapy in naïve HIV-1-infected patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EpidemiOptim: a Toolbox for the Optimization of Control Policies in Epidemiological Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julià Blanco</w:t>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Behrens</w:t>
+                <w:t xml:space="preserve">Sébastien Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kelleher</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 86 (5), pp.e146-e149. </w:t>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.479-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000002594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1613/jair.1.12588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142789v1</w:t>
+                <w:t xml:space="preserve">hal-03099898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD177, a specific marker of neutrophil activation, is associated with coronavirus disease 2019 severity and death</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Between group comparison of AUC in clinical trials with censored follow-up: Application to HIV therapeutic vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102711⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09622802211023963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477973v1</w:t>
+                <w:t xml:space="preserve">hal-03241637v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting SARS-CoV-2 receptor-binding domain to cells expressing CD40 improves protection to infection in convalescent macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Godot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Godot</w:t>
+                <w:t xml:space="preserve">Sylvain Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Cardinaud</w:t>
+                <w:t xml:space="preserve">Mathilde Galhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Coleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.5215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-25382-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between group comparison of AUC in clinical trials with censored follow-up: Application to HIV therapeutic vaccines</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CD177, a specific marker of neutrophil activation, is associated with coronavirus disease 2019 severity and death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélany Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (7), pp.102711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09622802211023963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241637v2</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EpidemiOptim: a Toolbox for the Optimization of Control Policies in Epidemiological Models</w:t>
+                <w:t xml:space="preserve">A Conceptual Discussion about R0 of SARS-COV-2 in Healthcare Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Colas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+                <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rouillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Marie-Paule Gustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+                <w:t xml:space="preserve">Audrey Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Buetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1613/jair.1.12588⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.ciaa682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099898v2</w:t>
+                <w:t xml:space="preserve">hal-02859847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conceptual Discussion about R0 of SARS-COV-2 in Healthcare Settings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Gustin</w:t>
+                <w:t xml:space="preserve">Barrier Gesture Relaxation during Vaccination Campaign in France: Modelling Impact of Waning Immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vignals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Duval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Crepey</w:t>
+                <w:t xml:space="preserve">David W Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Wittkop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa682⟩</w:t>
+              <w:t xml:space="preserve">COVID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.472-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/covid1020041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859847v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier Gesture Relaxation during Vaccination Campaign in France: Modelling Impact of Waning Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Vignals</w:t>
+                <w:t xml:space="preserve">Correction to: Evolution of body composition following successful kidney transplantation is strongly influenced by physical activity: results of the CORPOS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Desseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David W Dick</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Prague</w:t>
+                <w:t xml:space="preserve">Christine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COVID</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/covid1020041⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-021-02258-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375281v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Evolution of body composition following successful kidney transplantation is strongly influenced by physical activity: results of the CORPOS study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partnership for Research on Ebola VACcination (PREVAC): protocol of a randomized, double-blind, placebo-controlled phase 2 clinical trial evaluating three vaccine strategies against Ebola in healthy volunteers in four West African countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Germain</w:t>
+                <w:t xml:space="preserve">Moses Badio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Merville</w:t>
+                <w:t xml:space="preserve">Mark Kieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Habib Beavogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Couzi</w:t>
+                <w:t xml:space="preserve">Stephen Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12882-021-02258-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05035-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186351v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A randomized placebo-controlled efficacy study of a prime boost therapeutic vaccination strategy in HIV-1 infected individuals: VRI02 ANRS 149 LIGHT Phase II trial</w:t>
               </w:r>
@@ -8620,14311 +8620,14311 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacabaratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, In press, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/jvi.02165-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partnership for Research on Ebola VACcination (PREVAC): protocol of a randomized, double-blind, placebo-controlled phase 2 clinical trial evaluating three vaccine strategies against Ebola in healthy volunteers in four West African countries</w:t>
+                <w:t xml:space="preserve">New Insights in Microbial Species Predicting Lung Function Decline in CF: Lessons from the MucoFong Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moses Badio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Lhomme</w:t>
+                <w:t xml:space="preserve">Florence Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Kieh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Habib Beavogui</w:t>
+                <w:t xml:space="preserve">Raphael Enaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Kennedy</w:t>
+                <w:t xml:space="preserve">Perrine Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lussac-Sorton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05035-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (16), pp.3725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10163725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526667v1</w:t>
+                <w:t xml:space="preserve">hal-03328143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights in Microbial Species Predicting Lung Function Decline in CF: Lessons from the MucoFong Project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Lussac-Sorton</w:t>
+                <w:t xml:space="preserve">mTOR Inhibitors Prevent CMV Infection through the Restoration of Functional αβ and γδ T cells in Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marseres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Yared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Avalos</w:t>
+                <w:t xml:space="preserve">Marie-Julie Nokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10163725⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.121-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2020121753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328143v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of body composition following successful kidney transplantation is strongly influenced by physical activity: results of the CORPOS study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random forests for high-dimensional longitudinal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Genuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-020-02214-9⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.166-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280220946080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142794v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random forests for high-dimensional longitudinal data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of body composition following successful kidney transplantation is strongly influenced by physical activity: results of the CORPOS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Desseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Couzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280220946080⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-020-02214-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481508v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Care Students’ Knowledge of and Attitudes, Beliefs, and Practices Toward the French COVID-19 App: Cross-sectional Questionnaire Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Montagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (3), pp.e26399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/26399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety and immunogenicity of 2-dose heterologous Ad26.ZEBOV, MVA-BN-Filo Ebola vaccination in healthy and HIV-infected adults: A randomised, placebo-controlled Phase II clinical trial in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houreratou Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudensia Mutua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Kibuuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacchaeus Anywaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodiomon Sirima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (10), pp.e1003813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTOR Inhibitors Prevent CMV Infection through the Restoration of Functional αβ and γδ T cells in Kidney Transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pitard</w:t>
+                <w:t xml:space="preserve">The impact of clopidogrel on plasma-soluble CD40 ligand levels in systemic lupus erythematosus patients: the CLOPUS phase I/II pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gensous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Savel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2020121753⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (2), pp.105097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451674v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESO Guideline on covert cerebral small vessel disease</w:t>
+                <w:t xml:space="preserve">Durable natural killer cell responses after heterologous two-dose Ebola vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna M. Wardlaw</w:t>
+                <w:t xml:space="preserve">Helen R. Wagstaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Debette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Pantoni</w:t>
+                <w:t xml:space="preserve">Giada Susannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Stroke Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/23969873211012132⟩</w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41541-021-00280-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282826v1</w:t>
+                <w:t xml:space="preserve">hal-03158135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of clopidogrel on plasma-soluble CD40 ligand levels in systemic lupus erythematosus patients: the CLOPUS phase I/II pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A machine learning approach for predicting suicidal thoughts and behaviours among college students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Macalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Orri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vial</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Estibaliz Lazaro</w:t>
+                <w:t xml:space="preserve">Marie Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105097⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.11363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90728-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142764v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable natural killer cell responses after heterologous two-dose Ebola vaccination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESO Guideline on covert cerebral small vessel disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna M. Wardlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Debette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen R. Wagstaffe</w:t>
+                <w:t xml:space="preserve">Hanna Jokinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giada Susannini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Lévy</w:t>
+                <w:t xml:space="preserve">Frank-Erik de Leeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Pantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41541-021-00280-0⟩</w:t>
+              <w:t xml:space="preserve">European Stroke Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23969873211012132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158135v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning approach for predicting suicidal thoughts and behaviours among college students</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a fixed module repertoire for the analysis and interpretation of blood transcriptome data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Navarro</w:t>
+                <w:t xml:space="preserve">Matthew C Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darawan Rinchai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Orri</w:t>
+                <w:t xml:space="preserve">Nicole Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Tournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiebaut</w:t>
+                <w:t xml:space="preserve">Mohammed Toufiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Whalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90728-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24584-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323054v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a fixed module repertoire for the analysis and interpretation of blood transcriptome data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Darawan Rinchai</w:t>
+                <w:t xml:space="preserve">Influence of the antiretrovitral regimen on the early changes in plasma HIV RNA and immune activation at initiation of antiretroviral therapy in naïve HIV-1-infected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Samri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chalouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Baldwin</w:t>
+                <w:t xml:space="preserve">Julià Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Toufiq</w:t>
+                <w:t xml:space="preserve">Georg Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Whalen</w:t>
+                <w:t xml:space="preserve">Peter Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (5), pp.e146-e149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24584-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000002594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481522v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la modélisation peut-elle aider au développement des vaccins ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety and immunogenicity of a two-dose heterologous Ad26.ZEBOV and MVA-BN-Filo Ebola vaccine regimen in adults in Europe (EBOVAC2): a randomised, observer-blind, participant-blind, placebo-controlled, phase 2 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Jongwane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew Pollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(20)30476-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929092v1</w:t>
+                <w:t xml:space="preserve">hal-03142752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal priming of poxvirus vector (NYVAC)-based HIV vaccine regimens for T cell responses requires three DNA injections. Results of the randomized multicentre EV03/ANRS VAC20 Phase I/II Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Lelièvre</w:t>
+                <w:t xml:space="preserve">Correlation between blood telomere length and CD4+ CD8+ T-cell subsets changes 96 weeks after initiation of antiretroviral therapy in HIV-1-positive individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chalouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rodriguez-Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Samri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Stella-Ascariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03142733v1</w:t>
+                <w:t xml:space="preserve">hal-03160741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional Dendritic Cells and Slan + Monocytes During HIV-2 Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between blood telomere length and CD4+ CD8+ T-cell subsets changes 96 weeks after initiation of antiretroviral therapy in HIV-1–positive individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chalouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rodriguez-Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Samri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Iannetta</w:t>
+                <w:t xml:space="preserve">Julian Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Isnard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Notin</w:t>
+                <w:t xml:space="preserve">Natalia Stella-Ascariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01658⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.e0230772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944641v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02543732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting severe immune dysfunction in Ebola virus disease survivors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Hejblum</w:t>
+                <w:t xml:space="preserve">A Comparison of Cell Activation, Exhaustion, and Expression of HIV Coreceptors and Restriction Factors in HIV-1- and HIV-2-Infected Nonprogressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Sadjo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Samri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17489-7⟩</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 37 (3), pp.214-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/AID.2020.0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160838v2</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for establishment, maintenance and reactivation of the immune response after vaccination against Ebola virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Balelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry van Effelterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 495, pp.110254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2020.110254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of clopidogrel on plasma-soluble CD40 ligand levels in systemic lupus erythematosus patients: the CLOPUS phase I/II pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estibaliz Lazaro</w:t>
+                <w:t xml:space="preserve">Long-lasting severe immune dysfunction in Ebola virus disease survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105097⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.3730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17489-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160699v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160838v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and immunogenicity of a two-dose heterologous Ad26.ZEBOV and MVA-BN-Filo Ebola vaccine regimen in adults in Europe (EBOVAC2): a randomised, observer-blind, participant-blind, placebo-controlled, phase 2 trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Grande</w:t>
+                <w:t xml:space="preserve">The impact of clopidogrel on plasma-soluble CD40 ligand levels in systemic lupus erythematosus patients: the CLOPUS phase I/II pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gensous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Savel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(20)30476-X⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (2), pp.105097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142752v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Cell Activation, Exhaustion, and Expression of HIV Coreceptors and Restriction Factors in HIV-1- and HIV-2-Infected Nonprogressors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conventional Dendritic Cells and Slan + Monocytes During HIV-2 Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Iannetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariama Sadjo Diallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Assia Samri</w:t>
+                <w:t xml:space="preserve">Stéphane Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+                <w:t xml:space="preserve">Jennifer Manuzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bertine</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cheynier</w:t>
+                <w:t xml:space="preserve">Mathilde Notin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 37 (3), pp.214-223. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.1658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/AID.2020.0084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090206v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between blood telomere length and CD4+ CD8+ T-cell subsets changes 96 weeks after initiation of antiretroviral therapy in HIV-1-positive individuals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chalouni</w:t>
+                <w:t xml:space="preserve">Respiratory mycobiome and suggestion of inter-kingdom network during acute pulmonary exacerbation in cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Rodriguez-Centeno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Assia Samri</w:t>
+                <w:t xml:space="preserve">Louise-Eva Vandenborght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Blanco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Stella-Ascariz</w:t>
+                <w:t xml:space="preserve">Noémie Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Enaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.3589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60015-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160741v1</w:t>
+                <w:t xml:space="preserve">inserm-02497484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between blood telomere length and CD4+ CD8+ T-cell subsets changes 96 weeks after initiation of antiretroviral therapy in HIV-1–positive individuals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalia Stella-Ascariz</w:t>
+                <w:t xml:space="preserve">Prospective Evaluation of the First Option, Second-Line Therapy in Childhood Chronic Immune Thrombocytopenia: Splenectomy or Immunomodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helder Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Savel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230772⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231, pp.223-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02543732v1</w:t>
+                <w:t xml:space="preserve">hal-03481515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory mycobiome and suggestion of inter-kingdom network during acute pulmonary exacerbation in cystic fibrosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Enaud</w:t>
+                <w:t xml:space="preserve">Home Treatment of Older People with Symptomatic SARS-CoV-2 Infection (COVID-19): A structured Summary of a Study Protocol for a Multi-Arm Multi-Stage (MAMS) Randomized Trial to Evaluate the Efficacy and Tolerability of Several Experimental Treatments to Reduce the Risk of Hospitalisation or Death in outpatients aged 65 years or older (COVERAGE trial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duvignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Onaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60015-4⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-020-04619-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02497484v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Evaluation of the First Option, Second-Line Therapy in Childhood Chronic Immune Thrombocytopenia: Splenectomy or Immunomodulation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune Alterations in a Patient with SARS-CoV-2-Related Acute Respiratory Distress Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+                <w:t xml:space="preserve">Lila Bouadma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Surénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Wicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.12.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.1082-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-020-00839-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481515v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home Treatment of Older People with Symptomatic SARS-CoV-2 Infection (COVID-19): A structured Summary of a Study Protocol for a Multi-Arm Multi-Stage (MAMS) Randomized Trial to Evaluate the Efficacy and Tolerability of Several Experimental Treatments to Reduce the Risk of Hospitalisation or Death in outpatients aged 65 years or older (COVERAGE trial)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Sitta</w:t>
+                <w:t xml:space="preserve">Analyzing cellular immunogenicity in vaccine clinical trials: a new statistical method including non-specific responses for accurate estimation of vaccine effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 477, pp.112711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jim.2019.112711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-020-04619-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03142773v1</w:t>
+                <w:t xml:space="preserve">hal-03161945v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune Alterations in a Patient with SARS-CoV-2-Related Acute Respiratory Distress Syndrome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Surénaud</w:t>
+                <w:t xml:space="preserve">PRIMVAC vaccine adjuvanted with Alhydrogel or GLA-SE to prevent placental malaria: a first-in-human, randomised, double-blind, placebo-controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sodiomon B Sirima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Henri Wicky</w:t>
+                <w:t xml:space="preserve">Arnaud Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou T Konate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10875-020-00839-x⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (5), pp.585-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30739-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160737v2</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161802v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing cellular immunogenicity in vaccine clinical trials: a new statistical method including non-specific responses for accurate estimation of vaccine effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">dearseq: a variance component score test for RNA-Seq differential analysis that effectively controls the false discovery rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.lqaa093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jim.2019.112711⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03161945v2</w:t>
+                <w:t xml:space="preserve">hal-02138664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRIMVAC vaccine adjuvanted with Alhydrogel or GLA-SE to prevent placental malaria: a first-in-human, randomised, double-blind, placebo-controlled study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Public Health and Epidemiology Informatics: Recent Research Trends Moving toward Public Health Data Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Campion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Cossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (5), pp.585-597. </w:t>
+              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.231-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30739-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1702020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161802v2</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dearseq: a variance component score test for RNA-Seq differential analysis that effectively controls the false discovery rate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prospective Evaluation of the First Option, Second-Line Therapy in Childhood Chronic Immune Thrombocytopenia: Splenectomy or Immunomodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helder Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Savel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa093⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138664v1</w:t>
+                <w:t xml:space="preserve">hal-03142779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Evaluation of the First Option, Second-Line Therapy in Childhood Chronic Immune Thrombocytopenia: Splenectomy or Immunomodulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+                <w:t xml:space="preserve">Exogenous acquisition of Pseudomonas aeruginosa in intensive care units: a prospective multi-centre study (DYNAPYO study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maider Coppry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Saly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaëlle Venier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Slekovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.12.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (1), pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2019.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142779v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous acquisition of Pseudomonas aeruginosa in intensive care units: a prospective multi-centre study (DYNAPYO study)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Gaëlle Venier</w:t>
+                <w:t xml:space="preserve">Comment la modélisation peut-elle aider au développement des vaccins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Slekovec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joanna Jongwane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161089v2</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Health and Epidemiology Informatics: Recent Research Trends Moving toward Public Health Data Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal priming of poxvirus vector (NYVAC)-based HIV vaccine regimens for T cell responses requires three DNA injections. Results of the randomized multicentre EV03/ANRS VAC20 Phase I/II Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ellefsen-Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cossin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wolfgang Stöhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (1), pp.231-234. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (6), pp.e1008522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1702020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116855v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a physical activity programme to prevent physical performance decline in onco-geriatric patients: a randomized multicentre trial</w:t>
+                <w:t xml:space="preserve">New insights are game-changers in HIV-2 disease management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haritz Arrieta</w:t>
+                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Astrugue</w:t>
+                <w:t xml:space="preserve">Jade Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie C Regueme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Maillard</w:t>
+                <w:t xml:space="preserve">Gilles Peytavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12382⟩</w:t>
+              <w:t xml:space="preserve">The Lancet HIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.e214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2352-3018(19)30088-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160734v1</w:t>
+                <w:t xml:space="preserve">hal-03160755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral rebound in semen after antiretroviral treatment interruption in an HIV therapeutic vaccine double-blind trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Palich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Palich</w:t>
+                <w:t xml:space="preserve">Valerie Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Nere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (2), pp.279-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/qad.0000000000002058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat: the ANRS 12249 TasP trial in rural South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuala Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+                <w:t xml:space="preserve">Collins Iwuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jia2.25402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161847v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights are game-changers in HIV-2 disease management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jade Ghosn</w:t>
+                <w:t xml:space="preserve">Sequential Dirichlet Process Mixtures of Multivariate Skew t-distributions for Model-based Clustering of Flow Cytometry Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chariff Alkhassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Gottardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet HIV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s2352-3018(19)30088-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.638-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-AOAS1209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160755v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Dirichlet Process Mixtures of Multivariate Skew t-distributions for Model-based Clustering of Flow Cytometry Data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial Intelligence for Surveillance in Public Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/18-AOAS1209⟩</w:t>
+              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.232-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1677939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579063v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence for Surveillance in Public Health</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-arm, multi-stage randomised controlled trials for evaluating therapeutic HIV cure interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Stohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Crook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0039-1677939⟩</w:t>
+              <w:t xml:space="preserve">The Lancet HIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (5), pp.e334-e340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2352-3018(19)30082-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161020v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-arm, multi-stage randomised controlled trials for evaluating therapeutic HIV cure interventions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angela Crook</w:t>
+                <w:t xml:space="preserve">Dynamics of the humoral immune response to a prime-boost Ebola vaccine: quantification and sources of variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Balelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry van Effelterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viki Bockstal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Solforosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet HIV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s2352-3018(19)30082-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (18), pp.e00579-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00579-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426904v2</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280792v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Dirichlet process mixture of skew $t$-distributions for model-based clustering of flow cytometry data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial Translocation Does Not Drive Immune Activation in Ugandan Children Infected With HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219 (1), pp.89-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiy495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161057v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160724v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Translocation Does Not Drive Immune Activation in Ugandan Children Infected With HIV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential Dirichlet process mixture of skew $t$-distributions for model-based clustering of flow cytometry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chariff Alkhassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Gottardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.638-660</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160724v2</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the humoral immune response to a prime-boost Ebola vaccine: quantification and sources of variation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Viki Bockstal</w:t>
+                <w:t xml:space="preserve">Innate gene signature distinguishes humoral versus cytotoxic responses to influenza vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bonduelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Solforosi</w:t>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93 (18), pp.e00579-19. </w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (5), pp.1960-1971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.00579-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci125372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280792v2</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate gene signature distinguishes humoral versus cytotoxic responses to influenza vaccination</w:t>
+                <w:t xml:space="preserve">Determinants of Restoration of CD4 and CD8 Cell Counts and Their Ratio in HIV-1-Positive Individuals With Sustained Virological Suppression on Antiretroviral Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Gonçalves</w:t>
+                <w:t xml:space="preserve">Luuk Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Bonduelle</w:t>
+                <w:t xml:space="preserve">Margaret May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Soria</w:t>
+                <w:t xml:space="preserve">Lars Peter Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Loulergue</w:t>
+                <w:t xml:space="preserve">Adam Trickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+                <w:t xml:space="preserve">Marie Helleberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129 (5), pp.1960-1971. </w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80 (3), pp.292-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci125372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000001913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160706v1</w:t>
+                <w:t xml:space="preserve">hal-03161868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Restoration of CD4 and CD8 Cell Counts and Their Ratio in HIV-1-Positive Individuals With Sustained Virological Suppression on Antiretroviral Therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene Expression Signatures Associated With Immune and Virological Responses to Therapeutic Vaccination With Dendritic Cells in HIV-Infected Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luuk Gras</w:t>
+                <w:t xml:space="preserve">Henri Bonnabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret May</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Helleberg</w:t>
+                <w:t xml:space="preserve">Jason Skinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000001913⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161868v2</w:t>
+                <w:t xml:space="preserve">hal-02267014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Expression Signatures Associated With Immune and Virological Responses to Therapeutic Vaccination With Dendritic Cells in HIV-Infected Individuals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jason Skinner</w:t>
+                <w:t xml:space="preserve">Limited HIV-2 reservoirs in central-memory CD4 T-cells associated to CXCR6 co-receptor expression in attenuated HIV-2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Samri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Sadjo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00874⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (5), pp.e1007758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267014v2</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited HIV-2 reservoirs in central-memory CD4 T-cells associated to CXCR6 co-receptor expression in attenuated HIV-2 infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Even</w:t>
+                <w:t xml:space="preserve">HIV Controllers Have Low Inflammation Associated with a Strong HIV-Specific Immune Response in Blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bonnabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007758⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (10), pp.e01690-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01690-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160709v2</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02549956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV Controllers Have Low Inflammation Associated with a Strong HIV-Specific Immune Response in Blood</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lefebvre</w:t>
+                <w:t xml:space="preserve">Effects of a physical activity programme to prevent physical performance decline in onco-geriatric patients: a randomized multicentre trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritz Arrieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Astrugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie C Regueme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Tisserand</w:t>
+                <w:t xml:space="preserve">Aline Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93 (10), pp.e01690-18. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.287-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01690-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02549956v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling IL-7 injections in HIV-infected patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Ebola vaccine development: Systematic review of pre-clinical and clinical studies, and meta-analysis of determinants of antibody response variability after vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Huilong Zhang</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-018-0465-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2018.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063888v2</w:t>
+                <w:t xml:space="preserve">hal-01888913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing omics and clinical data: which challenges for dealing with their variety?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fleur Mougin</w:t>
+                <w:t xml:space="preserve">The impact of population dynamics on the population HIV care cascade: results from the ANRS 12249 Treatment as Prevention trial in rural KwaZulu-Natal (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassimiou Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuala Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collins Iwuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Auber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dutour</w:t>
+                <w:t xml:space="preserve">Melanie Plazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2017.08.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Population mobility: challenges for universal HIV testing and treatment, 21 (Suppl 4), pp.e25128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jia2.25128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03160796v2</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 T cell epitopes targeted to Rhesus macaque CD40 and DCIR: A comparative study of prototype dendritic cell targeting therapeutic vaccine candidates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monica Montes</w:t>
+                <w:t xml:space="preserve">Prevention of Ebola virus disease through vaccination: where we are in 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clifford Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Habib Beavogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Kieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0207794⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 392 (10149), pp.787-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(18)31710-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160760v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phase Ia/B Study To Assess The Safety And Immunogenicity Of Placental Malaria Vaccine Candidate: Preliminary Results Of The Primalvac Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Roguet</w:t>
+                <w:t xml:space="preserve">Universal test and treat and the HIV epidemic in rural South Africa: a phase 4, open-label, community cluster randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collins C. Iwuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Orne-Gliemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjgh-2019-EDC.35⟩</w:t>
+              <w:t xml:space="preserve">The Lancet HIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (3), pp.e116-e125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2352-3018(17)30205-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019490v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasso regularization for left-censored Gaussian outcome and high-dimensional predictors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risk factors for colonization and infection by Pseudomonas aeruginosa in patients hospitalized in intensive care units in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Venier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-018-0609-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 13 (3), pp.e0193300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160825v2</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse partial least squares with group and subgroup structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew Sutton</w:t>
+                <w:t xml:space="preserve">A new method for evaluating the impacts of semantic similarity measures on the annotation of gene sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Liquet</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.e0208037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134605v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebola vaccine development: Systematic review of pre-clinical and clinical studies, and meta-analysis of determinants of antibody response variability after vaccination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Richert</w:t>
+                <w:t xml:space="preserve">cytometree: A binary tree algorithm for automatic gating in cytometry analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chariff Alkhassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Gottardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2018.06.022⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (11), pp.1132-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.23601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888913v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161874v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of population dynamics on the population HIV care cascade: results from the ANRS 12249 Treatment as Prevention trial in rural KwaZulu-Natal (South Africa)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive protocols based on predictions from a mechanistic model of the effect of IL7 on CD4 counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jia2.25128⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.221-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.7957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160878v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161958v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of Ebola virus disease through vaccination: where we are in 2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Kieh</w:t>
+                <w:t xml:space="preserve">T-cell and Transcriptomic Responses to Prime-boost Strategies of 3 HIV Vaccines(MVA HIV-B; LIPO-5; GTU-MultiHIV B)-ANRS/INSERM VRI01 Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poizot-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.16-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160681v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal test and treat and the HIV epidemic in rural South Africa: a phase 4, open-label, community cluster randomised trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial Intelligence in Public Health and Epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Thiessard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet HIV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s2352-3018(17)30205-9⟩</w:t>
+              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (1), pp.207-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0038-1667082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161049v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for colonization and infection by Pseudomonas aeruginosa in patients hospitalized in intensive care units in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Leroyer</w:t>
+                <w:t xml:space="preserve">Prenatal therapy with pyrimethamine + sulfadiazine vs spiramycin to reduce placental transmission of toxoplasmosis: a multicenter, randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mandelbrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Winer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193300⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219 (4), pp.386.e1-386.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajog.2018.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008120v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for evaluating the impacts of semantic similarity measures on the annotation of gene sets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Allali</w:t>
+                <w:t xml:space="preserve">Controlling IL-7 injections in HIV-infected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huilong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208037⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-018-0465-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938961v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cytometree: A binary tree algorithm for automatic gating in cytometry analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Phase Ia/B Study To Assess The Safety And Immunogenicity Of Placental Malaria Vaccine Candidate: Preliminary Results Of The Primalvac Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Konate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.23601⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (4), pp.469-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjgh-2019-EDC.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161874v2</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-cell and Transcriptomic Responses to Prime-boost Strategies of 3 HIV Vaccines(MVA HIV-B; LIPO-5; GTU-MultiHIV B)-ANRS/INSERM VRI01 Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Richert</w:t>
+                <w:t xml:space="preserve">Visualizing omics and clinical data: which challenges for dealing with their variety?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Wiedemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Launay</w:t>
+                <w:t xml:space="preserve">Gayo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lucht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Poizot-Martin</w:t>
+                <w:t xml:space="preserve">Isabelle Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2017.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160938v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence in Public Health and Epidemiology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HIV-1 T cell epitopes targeted to Rhesus macaque CD40 and DCIR: A comparative study of prototype dendritic cell targeting therapeutic vaccine candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Flamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bonnabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zurawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0038-1667082⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.e0207794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0207794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160811v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal therapy with pyrimethamine + sulfadiazine vs spiramycin to reduce placental transmission of toxoplasmosis: a multicenter, randomized trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Laurichesse-Delmas</w:t>
+                <w:t xml:space="preserve">Lasso regularization for left-censored Gaussian outcome and high-dimensional predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Winer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Wittkop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 219 (4), pp.386.e1-386.e9. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajog.2018.05.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-018-0609-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01987714v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive protocols based on predictions from a mechanistic model of the effect of IL7 on CD4 counts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Prague</w:t>
+                <w:t xml:space="preserve">Sparse partial least squares with group and subgroup structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 38 (2), pp.221-235. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 37 (23), pp.3338--3356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161958v2</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum ST2 level is an independent predictor of all-cause mortality in HIV-infected patients. Aquitaine Cohort, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No compensatory lung growth after resection in a one-year follow-up cohort of patients with lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Le Marec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Lelievre</w:t>
+                <w:t xml:space="preserve">Stéphane Glénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dupon</w:t>
+                <w:t xml:space="preserve">Claire de Bisschop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delcambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (10), pp.3938-3945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/jtd.2017.08.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671081v1</w:t>
+                <w:t xml:space="preserve">hal-03010145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Analysis of Immunological Data to Explore Chronic Immune T-Cell Activation in Successfully Treated HIV Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
+                <w:t xml:space="preserve">Systems Vaccinology Identifies an Early Innate Immune Signature as a Correlate of Antibody Responses to the Ebola Vaccine rVSV-ZEBOV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rechtien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Martrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (9), pp.2251 - 2261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.08.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01579159v1</w:t>
+                <w:t xml:space="preserve">hal-01579246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No compensatory lung growth after resection in a one-year follow-up cohort of patients with lung cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Public Health and Epidemiology Informatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Thiessard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/jtd.2017.08.135⟩</w:t>
+              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15265/IY-2017-035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010145v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems Vaccinology Identifies an Early Innate Immune Signature as a Correlate of Antibody Responses to the Ebola Vaccine rVSV-ZEBOV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reference curves for CD4 T-cell count response to combination antiretroviral therapy in HIV-1-infected treatment-naïve patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rechtien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Lorenzo</w:t>
+                <w:t xml:space="preserve">Caroline Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Martrus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+                <w:t xml:space="preserve">Amanda Mocroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Pantazis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.08.023⟩</w:t>
+              <w:t xml:space="preserve">HIV Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.33 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hiv.12389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579246v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Health and Epidemiology Informatics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CD4 Cell Count Response to First-Line Combination ART in HIV-2+ Patients Compared with HIV-1+ Patients: A Multinational, Multicohort European Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Wittkop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arsandaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Trevino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Schim van der Loeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (10), pp.2869--2878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkx210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15265/IY-2017-035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01671095v1</w:t>
+                <w:t xml:space="preserve">hal-03704080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference curves for CD4 T-cell count response to combination antiretroviral therapy in HIV-1-infected treatment-naïve patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikos Pantazis</w:t>
+                <w:t xml:space="preserve">Dynamic models for estimating the effect of HAART on CD4 in observational studies: Application to the Aquitaine Cohort and the Swiss HIV Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Michael Gran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ledergerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIV Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (1), pp.294 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/biom.12564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hiv.12389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01579158v1</w:t>
+                <w:t xml:space="preserve">hal-01406614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4 Cell Count Response to First-Line Combination ART in HIV-2+ Patients Compared with HIV-1+ Patients: A Multinational, Multicohort European Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling CD4 + T cells dynamics in HIV-infected patients receiving repeated cycles of exogenous Interleukin 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Jarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704080v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic models for estimating the effect of HAART on CD4 in observational studies: Application to the Aquitaine Cohort and the Swiss HIV Cohort Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Commenges</w:t>
+                <w:t xml:space="preserve">Serum suppression of tumorigenicity 2 level is an independent predictor of all-cause mortality in HIV-infected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Michael Gran</w:t>
+                <w:t xml:space="preserve">Fabien Le Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ledergerber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jim Young</w:t>
+                <w:t xml:space="preserve">Michel Dupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/biom.12564⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (17), pp.2355 - 2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406614v2</w:t>
+                <w:t xml:space="preserve">hal-01666072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling CD4 + T cells dynamics in HIV-infected patients receiving repeated cycles of exogenous Interleukin 7</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serum ST2 level is an independent predictor of all-cause mortality in HIV-infected patients. Aquitaine Cohort, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579008v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum suppression of tumorigenicity 2 level is an independent predictor of all-cause mortality in HIV-infected patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Dupon</w:t>
+                <w:t xml:space="preserve">Integrative Analysis of Immunological Data to Explore Chronic Immune T-Cell Activation in Successfully Treated HIV Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Quitterie Picat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Wittkop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (17), pp.2355 - 2365. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0169164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666072v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superior Efficacy of a Human Immunodeficiency Virus Vaccine Combined with Antiretroviral Prevention in Simian-Human Immunodeficiency Virus-Challenged Nonhuman Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Le Grand</w:t>
+                <w:t xml:space="preserve">Immunologic response in treatment-naïve HIV-2-infected patients: the IeDEA West Africa cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+                <w:t xml:space="preserve">Didier Koumavi Ekouevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Dispinseri</w:t>
+                <w:t xml:space="preserve">Boris Tchounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Gosse</w:t>
+                <w:t xml:space="preserve">Serge Paul Eholie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Desjardins</w:t>
+                <w:t xml:space="preserve">Eugène Messou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.20044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7448/IAS.19.1.20044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406364v1</w:t>
+                <w:t xml:space="preserve">hal-01288896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting HIV-1 Env gp140 to LOX-1 Elicits Immune Responses in Rhesus Macaques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Richert</w:t>
+                <w:t xml:space="preserve">Repeated Cycles of Recombinant Human Interleukin 7 in HIV-Infected Patients With Low CD4 T-Cell Reconstitution on Antiretroviral Therapy: Results of 2 Phase II Multicenter Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Jarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Wagner</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Routy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Sereti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Fischl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153484⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (9), pp.1178 - 1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciw065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389087v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low CD4/CD8 Ratio Is Associated with Non AIDS-Defining Cancers in Patients on Antiretroviral Therapy: ANRS CO8 (Aproco/Copilote) Prospective Cohort Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No Positive Association between Vitamin D Level and Immune Responses to Hepatitis B and Streptococcus pneumoniae Vaccination in HIV-Infected Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Cuzin</w:t>
+                <w:t xml:space="preserve">Jean-Paul Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Verdon</w:t>
+                <w:t xml:space="preserve">Alex Assuied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (8), pp.e0161594. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161594⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0168640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406618v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated Cycles of Recombinant Human Interleukin 7 in HIV-Infected Patients With Low CD4 T-Cell Reconstitution on Antiretroviral Therapy: Results of 2 Phase II Multicenter Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method to estimate the size and characteristics of HIV-positive populations using an individual-based stochastic simulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumiyo Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ard van Sighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Margaret Fischl</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Ratmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciw065⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (2), pp.247-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000000423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406362v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Positive Association between Vitamin D Level and Immune Responses to Hepatitis B and Streptococcus pneumoniae Vaccination in HIV-Infected Adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Lévy</w:t>
+                <w:t xml:space="preserve">Early CD4+ T Cell Responses Are Associated with Subsequent CD8+ T Cell Responses to an rAd5-Based Prophylactic Prime-Boost HIV Vaccine Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Zoe Moodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros A. Kalams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0168640. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 11 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449359v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunologic response in treatment-naïve HIV-2-infected patients: the IeDEA West Africa cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsic Defect in Keratinocyte Function Leads to Inflammation in Hidradenitis Suppurativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Koumavi Ekouevi</w:t>
+                <w:t xml:space="preserve">Claire Hotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Tchounga</w:t>
+                <w:t xml:space="preserve">Michele Boniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Paul Eholie</w:t>
+                <w:t xml:space="preserve">Aurélie Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Surénaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugène Messou</w:t>
+                <w:t xml:space="preserve">Francette Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136 (9), pp.1768 - 1780</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288896v1</w:t>
+                <w:t xml:space="preserve">hal-01406612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superior efficacy of an HIV vaccine combined with ARV prevention in SHIV challenged non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bosquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefania Dispinseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.00230-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early CD4+ T Cell Responses Are Associated with Subsequent CD8+ T Cell Responses to an rAd5-Based Prophylactic Prime-Boost HIV Vaccine Strategy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Group and sparse group partial least square approaches applied in genomics context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406611v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Defect in Keratinocyte Function Leads to Inflammation in Hidradenitis Suppurativa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele Boniotto</w:t>
+                <w:t xml:space="preserve">Uptake of Home-Based HIV Testing, Linkage to Care, and Community Attitudes about ART in Rural KwaZulu-Natal, South Africa: Descriptive Results from the First Phase of the ANRS 12249 TasP Cluster-Randomised Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collins C. Iwuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Orne-Gliemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Surénaud</w:t>
+                <w:t xml:space="preserve">Nonhlanhla Okesola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francette Jean-Louis</w:t>
+                <w:t xml:space="preserve">Frank Tanser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406612v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to estimate the size and characteristics of HIV-positive populations using an individual-based stochastic simulation model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preservation of Lymphopoietic Potential and Virus Suppressive Capacity by CD8+ T Cells in HIV-2-Infected Controllers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ard van Sighem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Mathieu Angin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Smith</w:t>
+                <w:t xml:space="preserve">Glenn Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Papagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Ratmann</w:t>
+                <w:t xml:space="preserve">Pierre Versmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000000423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 197 (7), pp.2787-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1600693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288889v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of Lymphopoietic Potential and Virus Suppressive Capacity by CD8+ T Cells in HIV-2-Infected Controllers.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low CD4/CD8 Ratio Is Associated with Non AIDS-Defining Cancers in Patients on Antiretroviral Therapy: ANRS CO8 (Aproco/Copilote) Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Wong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Papagno</w:t>
+                <w:t xml:space="preserve">Mariam Noelie Hema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Versmisse</w:t>
+                <w:t xml:space="preserve">Tristan Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie David</w:t>
+                <w:t xml:space="preserve">Lise Cuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1600693⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (8), pp.e0161594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406621v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of Home-Based HIV Testing, Linkage to Care, and Community Attitudes about ART in Rural KwaZulu-Natal, South Africa: Descriptive Results from the First Phase of the ANRS 12249 TasP Cluster-Randomised Trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting HIV-1 Env gp140 to LOX-1 Elicits Immune Responses in Rhesus Macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Tanser</w:t>
+                <w:t xml:space="preserve">Gerard Zurawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zurawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Flamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002107⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406616v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group and sparse group partial least square approaches applied in genomics context</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Superior Efficacy of a Human Immunodeficiency Virus Vaccine Combined with Antiretroviral Prevention in Simian-Human Immunodeficiency Virus-Challenged Nonhuman Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Dispinseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (11), pp.5315 - 5328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288891v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose finding with longitudinal data: simpler models, richer outcomes</w:t>
+                <w:t xml:space="preserve">Proposal for a European Public Health Research Infrastructure for Sharing of health and Medical administrative data (PHRIMA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Paoletti</w:t>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Doussau</w:t>
+                <w:t xml:space="preserve">Dina V Oksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monia Ezzalfani</w:t>
+                <w:t xml:space="preserve">Wolfgang Kuchinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Rizzo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hans-Ulrich Prokosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ganslandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.6552⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 216, pp.1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-564-7-1005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288874v1</w:t>
+                <w:t xml:space="preserve">hal-01232643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and evaluation of Luminex performance with supernatants of antigen-stimulated peripheral blood mononuclear cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new approach to integrate toxicity grade and repeated treatment cycles in the analysis and reporting of phase I dose-finding trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Manier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Levy</w:t>
+                <w:t xml:space="preserve">Adélaide Doussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Geoerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schoffski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12865-016-0182-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (2), pp.422-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdu523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01395760v1</w:t>
+                <w:t xml:space="preserve">hal-01288869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in clinical trial designs for HIV vaccine research.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Chêne</w:t>
+                <w:t xml:space="preserve">Guidelines for reporting methodological challenges and evaluating potential bias in dementia research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Weuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda C. Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alden L. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott M. Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (9), pp.1098-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalz.2015.06.1885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21645515.2015.1011974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01164644v1</w:t>
+                <w:t xml:space="preserve">hal-01288885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a European Public Health Research Infrastructure for Sharing of health and Medical administrative data (PHRIMA).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ganslandt</w:t>
+                <w:t xml:space="preserve">CD41 T cell recovery during suppression of HIV replication: an international comparison of the immunological efficacy of antiretroviral therapy in North America, Asia and Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvin H Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten B Neilands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thièbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mwebesa Bosco Bwana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.251-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232643v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to integrate toxicity grade and repeated treatment cycles in the analysis and reporting of phase I dose-finding trials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Floquet</w:t>
+                <w:t xml:space="preserve">Decreased HIV-Specific T-Regulatory Responses Are Associated with Effective DC-Vaccine Induced Immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Brezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Surénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdu523⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3), pp.e1004752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288869v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for reporting methodological challenges and evaluating potential bias in dementia research</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of immune-activation and senescence markers with non-AIDS-defining comorbidities in HIV-suppressed patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alden L. Gross</w:t>
+                <w:t xml:space="preserve">Pierre Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Wittkop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott M. Hofer</w:t>
+                <w:t xml:space="preserve">Céline Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (9), pp.1098-1109. </w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (16), pp.2099-2108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalz.2015.06.1885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288885v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD41 T cell recovery during suppression of HIV replication: an international comparison of the immunological efficacy of antiretroviral therapy in North America, Asia and Africa.</w:t>
+                <w:t xml:space="preserve">Parameters identification for a model of T cell homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvin H Geng</w:t>
+                <w:t xml:space="preserve">Houssein Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten B Neilands</w:t>
+                <w:t xml:space="preserve">Bedreddine Ainseba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Thièbaut</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (5), pp.917--936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2015.12.917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288872v1</w:t>
+                <w:t xml:space="preserve">hal-01164668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of immune-activation and senescence markers with non-AIDS-defining comorbidities in HIV-suppressed patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early initiation of combined antiretroviral therapy preserves immune function in the gut of HIV-infected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayrin Kök</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hocqueloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Duffau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Le Marec</w:t>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cognet</w:t>
+                <w:t xml:space="preserve">Laurent Lefrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (16), pp.2099-2108. </w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.127-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mi.2014.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288887v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased HIV-Specific T-Regulatory Responses Are Associated with Effective DC-Vaccine Induced Immunity</w:t>
+                <w:t xml:space="preserve">Diabetes and cognitive decline in a French cohort of patients infected with HIV-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedran Brezar</w:t>
+                <w:t xml:space="preserve">Carole Dufouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ruffin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
+                <w:t xml:space="preserve">Mathias Bruyand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004752⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85 (12), pp.1065-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000001815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288864v1</w:t>
+                <w:t xml:space="preserve">hal-01288876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters identification for a model of T cell homeostasis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Langlais</w:t>
+                <w:t xml:space="preserve">Time-Course Gene Set Analysis for Longitudinal Gene Expression Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Skinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mbe.2015.12.917⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), pp.e1004310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164668v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early initiation of combined antiretroviral therapy preserves immune function in the gut of HIV-infected patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance of γδ T Cells Predicts Cytomegalovirus Infection Resolution in Kidney Transplants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Couzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Taton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayrin Kök</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefrou</w:t>
+                <w:t xml:space="preserve">Thomas Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mi.2014.50⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (2), pp.637-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2014100985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288851v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabetes and cognitive decline in a French cohort of patients infected with HIV-1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dose finding with longitudinal data: simpler models, richer outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Doussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Dufouil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Richert</w:t>
+                <w:t xml:space="preserve">Monia Ezzalfani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.6552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000001815⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01288876v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Course Gene Set Analysis for Longitudinal Gene Expression Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jason Skinner</w:t>
+                <w:t xml:space="preserve">Optimization and evaluation of Luminex performance with supernatants of antigen-stimulated peripheral blood mononuclear cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Surénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Manier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004310⟩</w:t>
+              <w:t xml:space="preserve">BMC Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12865-016-0182-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203446v1</w:t>
+                <w:t xml:space="preserve">inserm-01395760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance of γδ T Cells Predicts Cytomegalovirus Infection Resolution in Kidney Transplants.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Couzi</w:t>
+                <w:t xml:space="preserve">Recent developments in clinical trial designs for HIV vaccine research.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Taton</w:t>
+                <w:t xml:space="preserve">Catherine Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bachelet</w:t>
+                <w:t xml:space="preserve">Geneviève Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (2), pp.637-645. </w:t>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.1022--9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2014100985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2015.1011974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164667v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating clinical development of HIV vaccine strategies: methodological challenges and considerations in constructing an optimised multi-arm phase I/II trial design.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Mathematical dynamical models for personalized medicine].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 Spec No 2, pp.23-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00955157v1</w:t>
+                <w:t xml:space="preserve">hal-01108013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse des « Big Data » en recherche clinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">T-cell activation discriminates subclasses of symptomatic primary humoral immunodeficiency diseases in adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Quitterie Picat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lifermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delbrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Adoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">BMC Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.12.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2172-15-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00933691v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00981320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems analysis of sex differences reveals an immunosuppressive role for testosterone in the response to influenza vaccination.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">L’analyse des « Big Data » en recherche clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1321060111⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00933693v1</w:t>
+                <w:t xml:space="preserve">inserm-00933691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-cell activation discriminates subclasses of symptomatic primary humoral immunodeficiency diseases in adults.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Adoue</w:t>
+                <w:t xml:space="preserve">Systems analysis of sex differences reveals an immunosuppressive role for testosterone in the response to influenza vaccination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Furman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Jojic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia L. Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2172-15-13⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (2), pp.869-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1321060111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00981320v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00933693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Mathematical dynamical models for personalized medicine].</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Body composition in 98 patients awaiting kidney transplantation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Desseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 Spec No 2, pp.23-6</w:t>
+              <w:t xml:space="preserve">Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (2), pp.186-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108013v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body composition in 98 patients awaiting kidney transplantation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Germain</w:t>
+                <w:t xml:space="preserve">Temporal trends in prognostic markers of HIV-1 virulence and transmissibility: an observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Pantazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kholoud Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Barthe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bachelet</w:t>
+                <w:t xml:space="preserve">Andrea de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lancet HIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (3), pp.e119 - e126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3018(14)00002-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108163v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trends in prognostic markers of HIV-1 virulence and transmissibility: an observational cohort study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Impact of the 2013 WHO Antiretroviral Therapy Guidelines on the Feasibility of HIV Population Prevention Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Costagliola</w:t>
+                <w:t xml:space="preserve">Eric Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Tanser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea de Luca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jade Ghosn</w:t>
+                <w:t xml:space="preserve">Pamela Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Newell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Losina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet HIV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2352-3018(14)00002-2⟩</w:t>
+              <w:t xml:space="preserve">HIV Clinical Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), pp.185-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1310/hct1505-185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579153v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of the 2013 WHO Antiretroviral Therapy Guidelines on the Feasibility of HIV Population Prevention Trials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproducibility issues in science, is P value really the only answer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Newell</w:t>
+                <w:t xml:space="preserve">Jean Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Losina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laetitia L. Huiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Milligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIV Clinical Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1310/hct1505-185⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (19), pp.e1934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1323051111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108183v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility issues in science, is P value really the only answer?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia L. Huiart</w:t>
+                <w:t xml:space="preserve">Quantifying and Predicting the Effect of Exogenous Interleukin-7 on CD4+T Cells in HIV-1 Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Milligan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiebaut</w:t>
+                <w:t xml:space="preserve">Julia Drylewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roch Giorgi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Beq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111 (19), pp.e1934. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (5), pp.e1003630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1323051111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307492v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evaluation of HIV Elite Controller Definitions within a Large Seroconverter Cohort Collaboration</w:t>
               </w:r>
@@ -23038,1485 +23038,1485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and Predicting the Effect of Exogenous Interleukin-7 on CD4+T Cells in HIV-1 Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dendritic cell-based therapeutic vaccine elicits polyfunctional HIV-specific T-cell immunity associated with control of viral load.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Drylewicz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Beq</w:t>
+                <w:t xml:space="preserve">Louis Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003630⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (9), pp.2802-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201344433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108204v1</w:t>
+                <w:t xml:space="preserve">hal-01108024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic cell-based therapeutic vaccine elicits polyfunctional HIV-specific T-cell immunity associated with control of viral load.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
+                <w:t xml:space="preserve">Accelerating clinical development of HIV vaccine strategies: methodological challenges and considerations in constructing an optimised multi-arm phase I/II trial design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Doussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Sloan</w:t>
+                <w:t xml:space="preserve">Véronique Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 44 (9), pp.2802-10. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.201344433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1745-6215-15-68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108024v1</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00955157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIMROD: a program for inference via a normal approximation of the posterior in models with random effects based on ordinary differential equations.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of cytomegalovirus-induced immune response, self antigen-induced immune response, and microbial translocation on chronic immune activation in successfully treated HIV type 1-infected patients: the ANRS CO3 Aquitaine Cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drylewicz Julia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linda Dr Wittkop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2013.04.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 207 (4), pp.622-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jis732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933752v1</w:t>
+                <w:t xml:space="preserve">inserm-00936482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the current use of 'positivity' thresholds meaningful for evaluating HIV-vaccine immunogenicity endpoints?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Cytokine and gene transcription profiles of immune responses elicited by HIV lipopeptide vaccine in HIV-negative volunteers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 27 (8), pp.1362-5. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 27 (9), pp.1421-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e32835f5b60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e328360d52e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00933696v1</w:t>
+                <w:t xml:space="preserve">hal-00948406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cytomegalovirus-induced immune response, self antigen-induced immune response, and microbial translocation on chronic immune activation in successfully treated HIV type 1-infected patients: the ANRS CO3 Aquitaine Cohort.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the current use of 'positivity' thresholds meaningful for evaluating HIV-vaccine immunogenicity endpoints?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jis732⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (8), pp.1362-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e328360d52e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00936482v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00933696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokine and gene transcription profiles of immune responses elicited by HIV lipopeptide vaccine in HIV-negative volunteers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
+                <w:t xml:space="preserve">Effect of cytomegalovirus-induced immune response, self antigen-induced immune response, and microbial translocation on chronic immune activation in successfully treated HIV type 1-infected patients: the ANRS CO3 Aquitaine Cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Wittkop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Internet Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 207, pp.622-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948406v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-finding design using mixed-effect proportional odds model for longitudinal graded toxicity data in phase I oncology clinical trials.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Doussau</w:t>
+                <w:t xml:space="preserve">Dynamical models of biomarkers and clinical progression for personalized medicine: the HIV context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Paoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.5960⟩</w:t>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (7), pp.954-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2013.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936325v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00939450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cytomegalovirus-induced immune response, self antigen-induced immune response, and microbial translocation on chronic immune activation in successfully treated HIV type 1-infected patients: the ANRS CO3 Aquitaine Cohort.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NIMROD: a program for inference via a normal approximation of the posterior in models with random effects based on ordinary differential equations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Drylewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Internet Journal of Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (2), pp.447-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2013.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101196v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00939447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical models of biomarkers and clinical progression for personalized medicine: the HIV context.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Commenges</w:t>
+                <w:t xml:space="preserve">Dose-finding design using mixed-effect proportional odds model for longitudinal graded toxicity data in phase I oncology clinical trials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Doussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (30), pp.5430-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.5960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addr.2013.04.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00939450v1</w:t>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIMROD: a program for inference via a normal approximation of the posterior in models with random effects based on ordinary differential equations.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
+                <w:t xml:space="preserve">Clonally diverse T cell homeostasis is maintained by a common program of cell-cycle control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thea Hogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Shuvaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Callard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2013.04.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 190 (8), pp.3985-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1203213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00939447v1</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00939457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonally diverse T cell homeostasis is maintained by a common program of cell-cycle control.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
+                <w:t xml:space="preserve">NIMROD: a program for inference via a normal approximation of the posterior in models with random effects based on ordinary differential equations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drylewicz Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1203213⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (2), pp.447-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2013.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00939457v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment Monitoring of HIV Infected Patients based on Mechanistic Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24576,64 +24576,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean CD4 cell count changes in patients failing a first-line antiretroviral therapy in resource-limited settings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24710,90 +24710,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for integrated analysis applied to gene expression and cytokines secretion in response to LIPO-5 vaccine in HIV-negative volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (Suppl 2), pp.P121</w:t>
@@ -24822,77 +24822,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach for biomarker selection and the integration of repeated measures experiments from two assays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24991,51 +24991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy C Justice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan E Shepherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (6), pp.1807-20. </w:t>
@@ -25099,77 +25099,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lacabaratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (Suppl 2), pp.P328</w:t>
@@ -25192,2706 +25192,2706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00731768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMV plasma DNAemia and risk of cancer among HIV-infected patients: a case-control study nested in the ANRS CO3 Aquitaine Cohort, France, 2002-2007.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Universal definition of loss to follow-up in HIV treatment programs: a statistical analysis of 111 facilities in Africa, Asia, and Latin America.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Vandenhende</w:t>
+                <w:t xml:space="preserve">Benjamin H. Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marcel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estibaliz Lazaro</w:t>
+                <w:t xml:space="preserve">Constantin T. Yiannoutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Edith Lafon</w:t>
+                <w:t xml:space="preserve">Andrew O. Westfall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie E. Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2010.10.021⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (10), pp.e1001111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1001111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594705v1</w:t>
+                <w:t xml:space="preserve">inserm-00702729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal definition of loss to follow-up in HIV treatment programs: a statistical analysis of 111 facilities in Africa, Asia, and Latin America.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of the relative importance of CTL, B cell, NK cell, and target cell limitation in the control of primary SIV-infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin T. Yiannoutsos</w:t>
+                <w:t xml:space="preserve">Marjet Elemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew O. Westfall</w:t>
+                <w:t xml:space="preserve">Amitinder Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie E. Newman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Becca Asquith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1001111⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (3), pp.e1001103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1001103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00702729v1</w:t>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00704808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the relative importance of CTL, B cell, NK cell, and target cell limitation in the control of primary SIV-infection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CMV plasma DNAemia and risk of cancer among HIV-infected patients: a case-control study nested in the ANRS CO3 Aquitaine Cohort, France, 2002-2007.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bruyand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjet Elemans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Guillaume Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amitinder Kaur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Edith Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (2), pp.177-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2010.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1001103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00704808v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of early CD4 T-cell count in HIV-1 seroconverters in Côte d'Ivoire and France: the ANRS PRIMO-CI and SEROCO cohorts.</w:t>
+                <w:t xml:space="preserve">Prevalence and factors associated with renal impairment in HIV-infected patients, ANRS C03 Aquitaine Cohort, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lewden</w:t>
+                <w:t xml:space="preserve">E. Kossi Déti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faroudy Boufassa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karen Malateste</w:t>
+                <w:t xml:space="preserve">Sylvie Lawson-Ayayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAI.0b013e3181b84260⟩</w:t>
+              <w:t xml:space="preserve">HIV Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (5), pp.308-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-1293.2009.00780.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00416572v1</w:t>
+                <w:t xml:space="preserve">inserm-00411631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and factors associated with renal impairment in HIV-infected patients, ANRS C03 Aquitaine Cohort, France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of 2-long terminal repeat (2-LTR) episomal HIV-1 DNA in raltegravir-treated patients and in in vitro infected cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Reigadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Andréola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Wittkop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kossi Déti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bonnet</w:t>
+                <w:t xml:space="preserve">Ophélie Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lawson-Ayayi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Dupon</w:t>
+                <w:t xml:space="preserve">Guerric Anies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIV Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (5), pp.308-17. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (3), pp.434-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1468-1293.2009.00780.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkp473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00411631v1</w:t>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of 2-long terminal repeat (2-LTR) episomal HIV-1 DNA in raltegravir-treated patients and in in vitro infected cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-year lymphocyte T CD4+ response to antiretroviral therapy according to the HIV type in the IeDEA West Africa collaboration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Drylewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Reigadas</w:t>
+                <w:t xml:space="preserve">Serge Eholie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Andréola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linda Wittkop</w:t>
+                <w:t xml:space="preserve">Moussa Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Cosnefroy</w:t>
+                <w:t xml:space="preserve">Djimon-Marcel Zannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerric Anies</w:t>
+                <w:t xml:space="preserve">Papa-Salif Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (7), pp.1043-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522698v1</w:t>
+                <w:t xml:space="preserve">inserm-00414621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-year lymphocyte T CD4+ response to antiretroviral therapy according to the HIV type in the IeDEA West Africa collaboration.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Drylewicz</w:t>
+                <w:t xml:space="preserve">Influence of mannose-binding lectin genotypes and serostatus in allo-SCT: analysis of 131 recipients and donors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf-Werner Neth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Eholie</w:t>
+                <w:t xml:space="preserve">Ulrike Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Maiga</w:t>
+                <w:t xml:space="preserve">Purnima Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djimon-Marcel Zannou</w:t>
+                <w:t xml:space="preserve">Tatjana Zabelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papa-Salif Sow</w:t>
+                <w:t xml:space="preserve">Hartmut Kabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (1), pp.13-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bmt.2009.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00414621v1</w:t>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00414612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mannose-binding lectin genotypes and serostatus in allo-SCT: analysis of 131 recipients and donors.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of early CD4 T-cell count in HIV-1 seroconverters in Côte d'Ivoire and France: the ANRS PRIMO-CI and SEROCO cohorts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Bacher</w:t>
+                <w:t xml:space="preserve">Charlotte Lewden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purnima Das</w:t>
+                <w:t xml:space="preserve">Faroudy Boufassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Zabelina</w:t>
+                <w:t xml:space="preserve">Ali Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hartmut Kabisch</w:t>
+                <w:t xml:space="preserve">Karen Malateste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45 (1), pp.13-9. </w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (2), pp.260-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/bmt.2009.90⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0b013e3181b84260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00414612v1</w:t>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00416572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new endpoint definition improved clinical relevance and statistical power in a vaccine trial.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virological and immunological response in HIV-1-infected patients with multiple treatment failures receiving raltegravir and optimized background therapy, ANRS CO3 Aquitaine Cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Wittkop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Dominique Breilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmadou Alioum</w:t>
+                <w:t xml:space="preserve">Daniel Da-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lesprit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fritzell</w:t>
+                <w:t xml:space="preserve">Patrick Mercié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2008.10.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (6), pp.1251-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkp114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00339872v1</w:t>
+                <w:t xml:space="preserve">inserm-00372614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-AIDS-defining deaths and immunodeficiency in the era of combination antiretroviral therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Marin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Heiner C. Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (13), pp.1743-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/QAD.0b013e32832e9b78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00388946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virological and immunological response in HIV-1-infected patients with multiple treatment failures receiving raltegravir and optimized background therapy, ANRS CO3 Aquitaine Cohort.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Wittkop</w:t>
+                <w:t xml:space="preserve">Enhanced T cell recovery in HIV-1-infected adults through IL-7 treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Breilh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mercié</w:t>
+                <w:t xml:space="preserve">Cecile Goujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkp114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (4), pp.997-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI38052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00372614v1</w:t>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00484803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced T cell recovery in HIV-1-infected adults through IL-7 treatment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Goujard</w:t>
+                <w:t xml:space="preserve">Role of uncontrolled HIV RNA level and immunodeficiency in the occurrence of malignancy in HIV-infected patients during the combination antiretroviral therapy era: Agence Nationale de Recherche sur le Sida (ANRS) CO3 Aquitaine Cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bruyand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lawson-Ayayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Jeanne Sasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI38052⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (7), pp.1109-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/605594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId947" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00484803v1</w:t>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00391182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of uncontrolled HIV RNA level and immunodeficiency in the occurrence of malignancy in HIV-infected patients during the combination antiretroviral therapy era: Agence Nationale de Recherche sur le Sida (ANRS) CO3 Aquitaine Cohort.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Bruyand</w:t>
+                <w:t xml:space="preserve">A new endpoint definition improved clinical relevance and statistical power in a vaccine trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId912" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lawson-Ayayi</w:t>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Alioum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Joly</w:t>
+                <w:t xml:space="preserve">Philippe Lesprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie-Jeanne Sasco</w:t>
+                <w:t xml:space="preserve">Bernard Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 49 (7), pp.1109-16. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (10), pp.1054-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/605594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2008.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00391182v1</w:t>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00339872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of non-HDL cholesterol with subclinical atherosclerosis in HIV-positive patients.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of viro-immunological marker changes between HIV-1 and HIV-2-infected patients in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Drylewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Badiou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Sophie Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Aurillac-Lavignolle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laporte</w:t>
+                <w:t xml:space="preserve">Florence Damond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2008.05.007⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (4), pp.457-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e3282f4ddfc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00280760v1</w:t>
+                <w:t xml:space="preserve">inserm-00258131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of viro-immunological marker changes between HIV-1 and HIV-2-infected patients in France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Drylewicz</w:t>
+                <w:t xml:space="preserve">Transmission of HIV-1 minority-resistant variants and response to first-line antiretroviral therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peuchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Capdepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Matheron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bonnet</w:t>
+                <w:t xml:space="preserve">Valerie Lavignolle-Aurillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 22 (4), pp.457-68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e3282f4ddfc⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 22 (12), pp.1417-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e3283034953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId961" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00258131v1</w:t>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00270200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of HIV-1 minority-resistant variants and response to first-line antiretroviral therapy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiretroviral therapy in pregnant women with advanced HIV disease and pregnancy outcomes in Abidjan, Côte d'Ivoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Koumavi Ekouevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick A. Coffie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peuchant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Renaud Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Capdepont</w:t>
+                <w:t xml:space="preserve">Besigin Tonwe-Gold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Lavignolle-Aurillac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Neau</w:t>
+                <w:t xml:space="preserve">Apollinaire Horo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 22 (12), pp.1417-23. </w:t>
+              <w:t xml:space="preserve">, 2008, 22 (14), pp.1815-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e3283034953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e32830b8ab9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00270200v1</w:t>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00285869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiretroviral therapy in pregnant women with advanced HIV disease and pregnancy outcomes in Abidjan, Côte d'Ivoire.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When it is better to estimate a slope with only one point.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick A. Coffie</w:t>
+                <w:t xml:space="preserve">Thiebaut Rodolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Becquet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Walker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e32830b8ab9⟩</w:t>
+              <w:t xml:space="preserve">QJM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (10), pp.821-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qjmed/hcn099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00285869v1</w:t>
+                <w:t xml:space="preserve">inserm-00336900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When it is better to estimate a slope with only one point.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduced bone mineral density in HIV-infected patients: prevalence and associated factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cazanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lavignolle-Aurillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lawson-Ayayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QJM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/qjmed/hcn099⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (3), pp.395-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e3282f423dd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId976" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00336900v1</w:t>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00186715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced bone mineral density in HIV-infected patients: prevalence and associated factors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lawson-Ayayi</w:t>
+                <w:t xml:space="preserve">Alternative methods to analyse the impact of HIV mutations on virological response to antiviral therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Wittkop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e3282f423dd⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2288-8-68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId980" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00186715v1</w:t>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00333577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative methods to analyse the impact of HIV mutations on virological response to antiviral therapy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Neau</w:t>
+                <w:t xml:space="preserve">Association of non-HDL cholesterol with subclinical atherosclerosis in HIV-positive patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Badiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Aurillac-Lavignolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Dabis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (1), pp.68. </w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (1), pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2288-8-68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2008.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00333577v1</w:t>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00280760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical identifiability of HIV dynamics models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 69 (8), pp.2493-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27938,51 +27938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of resistance to nevirapine in mothers and children after single-dose exposure to prevent vertical transmission of HIV-1: a meta-analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Arrivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Newell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier K. Ekouevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28085,51 +28085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Leproust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28297,77 +28297,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum likelihood estimation in dynamical models of HIV.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (4), pp.1198-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28414,77 +28414,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of dynamical model parameters taking into account undetectable marker values.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trimoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28535,103 +28535,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in T-lymphocyte count after initiation of highly active antiretroviral therapy in HIV-infected patients with history of Mycobacterium avium complex infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Coureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 11 (3), pp.343-50</w:t>
@@ -28673,64 +28673,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological markers after long-term treatment interruption in chronically HIV-1 infected patients with CD4 cell count above 400 x 10(6) cells/l.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28943,213 +28943,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00262012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Joint modeling of quantitative longitudinal data and censored survival time]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed models for longitudinal left-censored repeated measures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 74 (3), pp.255-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2003.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00262018v1</w:t>
+                <w:t xml:space="preserve">hal-00143962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed models for longitudinal left-censored repeated measures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Joint modeling of quantitative longitudinal data and censored survival time]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId997" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (6), pp.502-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143962v1</w:t>
+                <w:t xml:space="preserve">inserm-00262018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes over calendar time in the risk of specific first AIDS-defining events following HIV seroconversion, adjusting for competing risks.</w:t>
               </w:r>
@@ -29174,51 +29174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Darbyshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kholoud Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Rezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29286,77 +29286,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 69 (3), pp.249-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29528,359 +29528,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative clinical trial approach for evaluating digital medical devices under European HTA fast-Track frameworks</w:t>
+                <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moreno Ursino</w:t>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+                <w:t xml:space="preserve">Vincent Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Judith Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corinne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1035" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard Lhomme</w:t>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPR Santé Numérique, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364910v1</w:t>
+                <w:t xml:space="preserve">hal-05364958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1036" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1033" w:history="1">
+                <w:t xml:space="preserve">Innovative clinical trial approach for evaluating digital medical devices under European HTA fast-Track frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1037" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+                <w:t xml:space="preserve">Florence Francis-Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPR Santé Numérique, Oct 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1036" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364958v1</w:t>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reservoir Computing for Short High-Dimensional Time Series: an Application to SARS-CoV-2 Hospitalization Forecast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Griffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML'24: Proceedings of the 41st International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.13570--13591, </w:t>
@@ -29918,103 +29918,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Reservoir Computing with Genetic Algorithm for High-Dimensional SARS-CoV-2 Hospitalization Forecasting: Impacts of Genetic Algorithm Hyperparameters on Feature Selection and Reservoir Computing Hyperparameter Tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Griffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EA 2024 - 16th International Conference Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierrick Legrand, Oct 2024, Bordeaux, France</w:t>
@@ -30043,90 +30043,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes pour l'inférence post-clustering appliquées à l'expression génique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFDS 2022 - Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30151,77 +30151,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock supervised analyses, should we really normalize blocks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30259,90 +30259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence post-clustering pour l'identification des variables responsables de la séparation de paires de clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales « Statistiques &amp; Santé » 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30367,77 +30367,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une PLS parcimonieuse entre Statistique et Apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30514,51 +30514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaut Rodolphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCB 2020 - 41th Annual Conference of the International Society for Clinical Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Krakow / Virtual, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30583,51 +30583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Dimensional Multi-Block Analysis of Factors Associated with Thrombin Generation Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misbah Razzaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30635,51 +30635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Odeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBMS 2019 - 32nd IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Cordoba, Spain. pp.453-458, </w:t>
@@ -30711,886 +30711,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une PLS multivoie parcimonieuse avec observations manquantes pour données hétérogènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Multi-block high-dimensional lasso-penalized analysis with imputation of missing data applied to postgenomic data in an Ebola vaccine trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saracco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Statistique 2018 - Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, EDF Lab Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">Annual workshop on Statistical Methods for Post Genomic Data - SMPGD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963431v1</w:t>
+                <w:t xml:space="preserve">hal-01664610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From individual care trajectories to HIV care cascade at population level in rural KwaZulu-Natal (South Africa): the impact of population dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Use of mathematical modeling for optimizing and adapting immunotherapy protocols in HIV-infected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life History Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Population Approach Group Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04088658v1</w:t>
+                <w:t xml:space="preserve">hal-01934340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-block high-dimensional lasso-penalized analysis with imputation of missing data applied to postgenomic data in an Ebola vaccine trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Lorenzo</w:t>
+                <w:t xml:space="preserve">Adaptive protocols based on predictions from a mechanistic model of the effect of IL7 on CD4 counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual workshop on Statistical Methods for Post Genomic Data - SMPGD 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Biometric Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bacelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664610v1</w:t>
+                <w:t xml:space="preserve">hal-01973877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of mathematical modeling for optimizing and adapting immunotherapy protocols in HIV-infected patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une PLS multivoie parcimonieuse avec observations manquantes pour données hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Approach Group Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées de Statistique 2018 - Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, EDF Lab Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934340v1</w:t>
+                <w:t xml:space="preserve">hal-01963431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive protocols based on predictions from a mechanistic model of the effect of IL7 on CD4 counts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chloé Pasin</w:t>
+                <w:t xml:space="preserve">From individual care trajectories to HIV care cascade at population level in rural KwaZulu-Natal (South Africa): the impact of population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassimiou Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuala Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collins Iwuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biometric Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bacelone, Spain</w:t>
+              <w:t xml:space="preserve">Life History Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973877v1</w:t>
+                <w:t xml:space="preserve">ird-04088658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional compositional microbiota data: state-of-the-art of methods and software implementations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
+                <w:t xml:space="preserve">Joint-state and parameters estimation using nudging and SEIK filters for HIV mechanistic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soon Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiebaut</w:t>
+                <w:t xml:space="preserve">Philippe Moireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 - GDR « Statistiques et santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée de la statistique francaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667295v1</w:t>
+                <w:t xml:space="preserve">hal-01579068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint-state and parameters estimation using nudging and SEIK filters for HIV mechanistic models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">High-dimensional compositional microbiota data: state-of-the-art of methods and software implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moireau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Collin</w:t>
+                <w:t xml:space="preserve">Soon Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la statistique francaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">2017 - GDR « Statistiques et santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579068v1</w:t>
+                <w:t xml:space="preserve">hal-01667295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking health and administrative data for maternal, child and young adult health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina V Oksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Kuchinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Ulrich Prokosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ganslandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Vienne, Austria. </w:t>
@@ -31622,355 +31622,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasso-type estimators for non-parametric mixed-effects models: application to high-dimensional data from a vaccine clinical trial for HIV</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Bertin</w:t>
+                <w:t xml:space="preserve">The impact of universal test and treat on HIV incidence in a rural South African population: ANRS 12249 TasP trial, 2012-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collins Iwuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Orne-Gliemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd conference of the International Society for Non-Parametric Statistics (ISNPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Avignon, France</w:t>
+              <w:t xml:space="preserve">21st International AIDS Conference (AIDS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAS, Jul 2016, Durban, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396378v1</w:t>
+                <w:t xml:space="preserve">hal-04118928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of universal test and treat on HIV incidence in a rural South African population: ANRS 12249 TasP trial, 2012-2016</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+                <w:t xml:space="preserve">Lasso-type estimators for non-parametric mixed-effects models: application to high-dimensional data from a vaccine clinical trial for HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1066" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1067" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International AIDS Conference (AIDS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAS, Jul 2016, Durban, South Africa</w:t>
+              <w:t xml:space="preserve">3rd conference of the International Society for Non-Parametric Statistics (ISNPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1067" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118928v1</w:t>
+            <w:hyperlink r:id="rId1065" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasso pour données censurées à gauche : une comparaison par simulation d’algorithmes proposés dans la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Wittkop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47èmes Journées de la Statistique, SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31995,103 +31995,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility and acceptability of an antiretroviral treatment as prevention (TasP) intervention in rural South Africa: results from the ANRS 12249 TasP cluster-randomised trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collins Iwuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Orne-Gliemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Tanser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International AIDS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAS, Jul 2014, Melbourne, Australia</w:t>
@@ -32133,90 +32133,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la censure à gauche dans la modélisation de données de grande dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastasia Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Wittkop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32241,64 +32241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test du score pour l'exploration de modèles complexes: Application à la modélisation dynamique du VIH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32368,103 +32368,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Boulet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SbN 2025 - 10th Statistics &amp; Biopharmacy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
@@ -32493,103 +32493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Boulet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
@@ -32618,103 +32618,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Clinical Trial Approach for Evaluating Digital Medical Devices under European Fast-Track Regulatory Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moreno Ursino</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1035" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Francis-Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPICLIN 2025 - Conférence francophone d’EPIdémiologie CLINique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
@@ -32743,103 +32743,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The respiratory microbiota alpha-diversity in chronic lung diseases: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Alin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Enaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Lisboa, Portugal. 2022</w:t>
@@ -32868,64 +32868,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation framework of high-dimensional phylogenetic microbiota data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32976,103 +32976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascade of Care of HIV Seroconverters in the Context of Universal “Test and Treat”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1080" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassimiou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Larmarange</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Collins Iwuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Orne-Gliemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuala Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Seattle, United States</w:t>
@@ -33114,51 +33114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico Evaluation of HIV Short-cycle Therapies with Dynamical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie ´ Prague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33196,64 +33196,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-dimensional longitudinal genomic data: a survey and evaluation of publicly available implementations of machine learning methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33362,51 +33362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aguirre Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33463,51 +33463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Clairon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33643,103 +33643,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemic Forecasting: Lessons Learned from the SARS-CoV-2 Pandemic to Balance Accuracy, Feasibility, and Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -33774,51 +33774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of methodologies for estimating the effectiveness of non-pharmaceutical interventions in the context of COVID-19: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Ganser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Paireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L Buckeridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33879,90 +33879,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical limitations for real-life application of data fission and data thinning in post-clustering differential analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33980,90 +33980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution-free complex hypothesis testing for single-cell RNA-seq differential expression analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34081,90 +34081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Set Analysis for time-to-event outcome with the Generalized Berk–Jones statistic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34182,103 +34182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating R0 of SARS-COV-2 in healthcare settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Gustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Buetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -34313,77 +34313,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population modeling of early COVID-19 epidemic dynamics in French regions and estimation of the lockdown impact on infection rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Wittkop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Clairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34800,51 +34800,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E032D15"/>
+    <w:nsid w:val="0949CCED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35031,51 +35031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-population-health.center/en/teams/statistics-in-systems-biology-and-translationnal-medicine-sistm/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vaccine-research-institute.fr/en/)" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-population-health.center/en/)" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://usmr.isped.u-bordeaux2.fr)" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iresp.net/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isped.u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05490229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hocini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellegrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boizard-Moracchini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114593" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fert&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalidou Ba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/arxn-6z34" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933460v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hughes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Parast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tatoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alcami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Barbareschi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0004364" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05528551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mansier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Decilap" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Catherineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05497662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dournes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Benlala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues B&#233;gueret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grassion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-12051-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05266841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perminder Sachdev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bentvelzen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kochan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyang Jiang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hosoki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2025.3242" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1236" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houreratou Barry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Surenaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumini Nouctara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Robinson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011500" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Capitaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Genuer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wiedemann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Huchon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Foucat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion B&#233;rerd-Camara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51453-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04056273v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kelley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Alter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Semenzato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjebm-2022-112091" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hivert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Agniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2023.107916" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724620v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalouni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barrou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-024-09861-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04817450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Valayer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Habib Beavogui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Doumbia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2432353" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505758v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Ganser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Buckeridge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Heffernan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2024.100744" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04551033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Nunes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Thommes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Flahault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idm.2024.02.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466670v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.07.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Leli&#232;vre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae235" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadira Pastor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Iampietro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Picard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101467" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.05.10.490529" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703528v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghann White" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papagno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sugata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01931-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832417v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;vy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Moog" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2024.102845" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Savel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2767-9764.CRC-22-0238" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791761v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Charpignon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Larrieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08106-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335826v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clairon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pasin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Balelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100499v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxac020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236822v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thiebaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105607" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Blengio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefebvre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Cervantes-Gonzalez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-023-01459-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384862v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Man-Lik Choi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lacarra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed O Afolabi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boni Maxime Ale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Baiden" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(23)00410-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151651v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vignals" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lehot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2022-0087" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Lazaro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; James" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18818" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153209v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Zysman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Asselineau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frison" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Oranger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-09759-x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226696v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Mclean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viki Bockstal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macaya Douoguih" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-023-00767-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273901v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Durand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113101" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946556v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011282" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344321v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Dong" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica E. M. Moodie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-aoas1726" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03919665v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buckeridge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36211" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duvignaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Onaisi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Gelley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.02.031" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482728v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Coleon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Kahlaoui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75427" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692817v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Col&#233;on" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sur&#233;naud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lacabaratz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.104062" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762542v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avalos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;tayer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Alin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Enaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-022-02132-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03914596v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lenglin&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022009167" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690128v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus Anywaine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omu Anzala" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudensia Mutua" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodiomon Sirima" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003865" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400910v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kaminski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marseres" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Yared" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Nokin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pitard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2020121753" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04418906v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Wagstaffe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kibuuka" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodiomon B Sirima" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10060884" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03368956v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lorenzo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cloarec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11558" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691907v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2022.101055" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605036v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaunat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouvier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16946" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03530948v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Rinchai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Deola" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zoppoli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basirudeen Syed Ahamed Kabeer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taleb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9961" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P Hejblum" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooac086" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690137v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lelievre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hardel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2101076" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692820v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Haneef" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariken Tijhuis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej M&#225;jek" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Prista&#353;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-021-00770-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142789v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; Blanco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Behrens" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kelleher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000002594" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03477973v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Durand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102711" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481526v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Godot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cardinaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galhaut" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Coleon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25382-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241637v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802211023963" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099898v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouillon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12588" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02859847v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duval" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Buetti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa682" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375281v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Dick" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/covid1020041" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03186351v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moreau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Desseix" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Germain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merville" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Couzi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-021-02258-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188939v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacabaratz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedemann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bauduin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02165-20" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526667v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Badio" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kieh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kennedy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05035-9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328143v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Francis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Enaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Soret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lussac-Sorton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10163725" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142794v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-02214-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481508v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280220946080" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189015v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Montagni" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26399" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481531v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003813" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451674v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282826v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Wardlaw" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Debette" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Jokinen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Erik de Leeuw" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pantoni" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873211012132" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142764v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gensous" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105097" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158135v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. Wagstaffe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Susannini" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00280-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323054v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Macalli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Navarro" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tournier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90728-z" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481522v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Altman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baldwin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Toufiq" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Whalen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24584-w" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929092v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142733v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ellefsen-Lavoie" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang St&#246;hr" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008522" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02944641v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Iannetta" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Isnard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Manuzak" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guillerme" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Notin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01658" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-03160838v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17489-7" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160892v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry van Effelterre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110254" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160699v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142752v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pollard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grande" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30476-X" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090206v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Sadjo Diallo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertine" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cheynier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2020.0084" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160741v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodriguez-Centeno" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Blanco" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Stella-Ascariz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02543732v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230772" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02497484v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Eva Vandenborght" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coron" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60015-4" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481515v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducassou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Fernandes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.12.018" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142773v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04619-1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03160737v2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Patrier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Wicky" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00839-x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161945v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lhomme" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2019.112711" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161802v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#234;ne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou T Konate" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Campion" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30739-X" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138664v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa093" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142779v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161089v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Coppry" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroyer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saly" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;lle Venier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Slekovec" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2019.08.008" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116855v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1702020" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160734v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Arrieta" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Astrugue" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C Regueme" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Durrieu" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Maillard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12382" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161003v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boilet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nere" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000002058" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161847v3" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Mcgrath" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Iwuji" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plazy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25402" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160755v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peytavin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-3018(19)30088-8" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579063v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chariff Alkhassim" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gottardo" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOAS1209" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161020v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cossin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1677939" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426904v2" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Moore" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stohr" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Crook" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-3018(19)30082-7" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161057v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160724v2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Fitzgerald" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Harris" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kenny" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Doyle" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy495" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280792v2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solforosi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00579-19" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160706v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gon&#231;alves" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Soria" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loulergue" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci125372" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161868v2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Gras" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret May" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Peter Ryder" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Trickey" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helleberg" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001913" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267014v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnabau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Skinner" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00874" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160709v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Even" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007758" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02549956v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tisserand" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01690-18" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03063888v2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dufour" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilong Zhang" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0465-8" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160760v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Flamar" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zurawski" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montes" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207794" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019490v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Konate" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chene" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roguet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2019-EDC.35" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160825v2" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fernandez Avalos" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Commenges" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-018-0609-4" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134605v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sutton" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888913v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gross" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2018.06.022" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160878v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Mamadou Diallo" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Plazy" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25128" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160681v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Lane" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Piot" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Habib Beavogui" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)31710-0" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161049v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins C. Iwuji" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balestre" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-3018(17)30205-9" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008120v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoang" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georget" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asselineau" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Venier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193300" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938961v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Ayll&#243;n-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208037" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161874v2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.23601" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160938v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wiedemann" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lucht" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160811v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1667082" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987714v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kieffer" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2018.05.031" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTF1DPKM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161958v2" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7957" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671081v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dupon" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579159v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Quitterie Picat" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bitard" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169164" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010145v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gl&#233;net" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire De Bisschop" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delcambre" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Francois" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2017.08.135" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579246v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rechtien" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Martrus" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.08.023" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671095v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2017-035" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579158v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sabin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Mocroft" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Pantazis" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12389" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03704080v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trevino" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Schim van der Loeff" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Anderson" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx210" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406614v2" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Michael Gran" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ledergerber" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Young" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.12564" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579008v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jarne" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666072v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001628" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406364v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dispinseri" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gosse" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389087v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Zurawski" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wagner" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153484" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406618v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Noelie Hema" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferry" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cuzin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Verdon" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161594" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406362v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Routy" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Sereti" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Fischl" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw065" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449359v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viard" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Assuied" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168640" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288896v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Koumavi Ekouevi" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tchounga" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paul Eholie" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Messou" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.19.1.20044" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579552v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosquet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00230-16" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406611v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Moodie" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros A. Kalams" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406612v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotz" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boniotto" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guguin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Jean-Louis" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288889v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyo Nakagawa" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard van Sighem" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smith" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ratmann" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000423" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406621v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Angin" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Wong" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Versmisse" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie David" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1600693" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406616v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Okesola" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tanser" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002107" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288891v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv535" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288874v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paoletti" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Doussau" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Ezzalfani" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rizzo" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6552" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BM9455QG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01395760v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Manier" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12865-016-0182-8" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164644v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fagard" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ch&#234;ne" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2015.1011974" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232643v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina V Oksen" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuchinke" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ulrich Prokosch" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ganslandt" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-1005" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288869v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Doussau" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geoerger" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoffski" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Floquet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdu523" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288885v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weuve" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda C. Power" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alden L. Gross" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Hofer" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2015.06.1885" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288872v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin H Geng" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten B Neilands" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#232;baut" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwebesa Bosco Bwana" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nash" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288887v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duffau" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cognet" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000807" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288864v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Brezar" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruffin" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004752" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164668v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ayoub" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedreddine Ainseba" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2015.12.917" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288851v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrin K&#246;k" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefrou" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2014.50" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288876v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bruyand" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000001815" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203446v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004310" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164667v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garrigue" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taton" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelet" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2014100985" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955157v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnold" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rieux" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-68" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00933691v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.12.021" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00933693v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furman" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Simon" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jojic" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia L. Dekker" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321060111" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981320v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lifermann" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delbrel" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adoue" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2172-15-13" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108013v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108163v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579153v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Porter" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(14)00002-2" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108183v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ross" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Pei" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Newell" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Losina" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1310/hct1505-185" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307492v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Huiart" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Milligan" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323051111" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368387v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley D. Olson" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Prins" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Gurdasani" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086719" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108204v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Drylewicz" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beq" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003630" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108024v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sloan" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201344433" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933752v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drylewicz Julia" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2013.04.014" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MZVTB1P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00933696v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e328360d52e" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936482v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dr Wittkop" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neau" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnet" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis732" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948406v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raimbault" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e32835f5b60" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936325v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.5960" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MP7Z0RT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101196v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00939450v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2013.04.004" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02J2JXZC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00939447v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00939457v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Hogan" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shuvaev" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Yates" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Callard" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1203213" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579531v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0962280205sm390oa" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00788673v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calmy" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Boulle" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sprinz" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-12-147" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731770v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814235v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-325" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875138v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret T May" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Hogg" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy C Justice" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan E Shepherd" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dys164" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731768v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594705v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vandenhende" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcel" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Lafon" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2010.10.021" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMRBW1DW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00702729v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin H. Chi" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin T. Yiannoutsos" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O. Westfall" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie E. Newman" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Zhou" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001111" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704808v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjet Elemans" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitinder Kaur" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becca Asquith" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1001103" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416572v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lewden" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Coulibaly" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Malateste" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0b013e3181b84260" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411631v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kossi D&#233;ti" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lawson-Ayayi" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1293.2009.00780.x" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522698v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reigadas" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Andr&#233;ola" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Cosnefroy" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Anies" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp473" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00414621v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eholie" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Maiga" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimon-Marcel Zannou" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Salif Sow" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00414612v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf-Werner Neth" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bacher" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Das" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Zabelina" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Kabisch" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2009.90" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00339872v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle P&#233;drono" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Alioum" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fritzell" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2008.10.014" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388946v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner C. Bucher" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e32832e9b78" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00372614v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breilh" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Da-Silva" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merci&#233;" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp114" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484803v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Weiss" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI38052" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391182v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Jeanne Sasco" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/605594" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00280760v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badiou" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aurillac-Lavignolle" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dabis" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2008.05.007" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258131v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matheron" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Damond" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e3282f4ddfc" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00270200v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdepont" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lavignolle-Aurillac" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e3283034953" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00285869v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Coffie" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Becquet" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besigin Tonwe-Gold" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollinaire Horo" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e32830b8ab9" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00336900v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaut Rodolphe" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Walker" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hcn099" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00186715v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cazanave" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavignolle-Aurillac" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e3282f423dd" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333577v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-8-68" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204273v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-007-9228-7" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00187308v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Arriv&#233;" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K. Ekouevi" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dym104" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143965v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Leproust" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Gilbert" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00084214v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Sibillot" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Molina" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.05.021" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204269v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2007.00812.x" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00101223v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trimoulet" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-6-38" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143964v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Coureau" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanco" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143966v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Viallard" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fleury" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149860v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00262012v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00262018v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143962v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2003.08.004" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00263560v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Babiker" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Darbyshire" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Pezzotti" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Rezza" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143963v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00263470v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marimoutou" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe d'&#201;pid&#233;miologie Clinique Du Sida En Aquitaine" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364910v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collignon" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Francis-Oliviero" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364958v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;venet" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693930v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3692070" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905975v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906534v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842510v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906520v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842522v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151377v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429302v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Odeber" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2019.00094" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963431v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088658v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664610v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934340v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01973877v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667295v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Cheng" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579068v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861720v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw168.038" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396378v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Meza" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118928v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578293v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118836v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099341v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Fouret" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386586v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364943v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347091v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085050v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877313v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856324v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109568v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579070v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie &#180; Prague" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253151v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05490235v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annesh Pal" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguirre Mimoun" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472212v3" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222545v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Zhou" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tong" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linshanshan Wang" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqi Liu" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xiong" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392781v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thevenet" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073613v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745517v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478097v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478102v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625428v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Buetti" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555100v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002979v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383320v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Michel Brauner" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danaelle Jolly" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lorenzi" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00121899v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-population-health.center/en/teams/statistics-in-systems-biology-and-translationnal-medicine-sistm/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vaccine-research-institute.fr/en/)" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-population-health.center/en/)" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://usmr.isped.u-bordeaux2.fr)" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iresp.net/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isped.u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05490229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hocini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellegrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boizard-Moracchini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114593" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tatoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alcami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Barbareschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0004364" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fert&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalidou Ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/arxn-6z34" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933460v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hughes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Parast" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70241" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05497662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dournes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Benlala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues B&#233;gueret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grassion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-12051-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05528551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mansier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Decilap" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Catherineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05266841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perminder Sachdev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bentvelzen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kochan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyang Jiang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hosoki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2025.3242" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1236" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025132" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houreratou Barry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Surenaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumini Nouctara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Robinson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011500" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Capitaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Genuer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04056273v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kelley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Alter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Semenzato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjebm-2022-112091" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wiedemann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Huchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Foucat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion B&#233;rerd-Camara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51453-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barrou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-024-09861-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hivert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Agniel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2023.107916" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04817450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Valayer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Habib Beavogui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Doumbia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2432353" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505758v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Ganser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Buckeridge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Heffernan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2024.100744" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.07.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Leli&#232;vre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae235" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04551033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Nunes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Thommes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Flahault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idm.2024.02.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908246v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.05.10.490529" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569963v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadira Pastor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Iampietro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Picard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101467" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703528v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghann White" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papagno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sugata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01931-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832417v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;vy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Moog" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2024.102845" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335826v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clairon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pasin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Balelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100499v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxac020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Lazaro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; James" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18818" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thiebaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105607" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Blengio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefebvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Cervantes-Gonzalez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-023-01459-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384862v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Man-Lik Choi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lacarra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed O Afolabi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boni Maxime Ale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Baiden" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(23)00410-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vignals" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lehot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2022-0087" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Zysman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Asselineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frison" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Oranger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-09759-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011282" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226696v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Mclean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viki Bockstal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macaya Douoguih" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-023-00767-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273901v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113101" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344321v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Dong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica E. M. Moodie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-aoas1726" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403048v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Savel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2767-9764.CRC-22-0238" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791761v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Charpignon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Larrieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08106-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692817v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Col&#233;on" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sur&#233;naud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lacabaratz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.104062" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690132v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duvignaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Onaisi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Gelley" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.02.031" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482728v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Coleon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Kahlaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75427" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400910v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kaminski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marseres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Yared" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Nokin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pitard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2020121753" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avalos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;tayer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Alin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Enaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-022-02132-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03914596v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lenglin&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022009167" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690128v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus Anywaine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omu Anzala" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudensia Mutua" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodiomon Sirima" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003865" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691907v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2022.101055" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03368956v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lorenzo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cloarec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11558" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605036v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaunat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouvier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16946" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04418906v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Wagstaffe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kibuuka" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodiomon B Sirima" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10060884" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03530948v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Rinchai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Deola" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zoppoli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basirudeen Syed Ahamed Kabeer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taleb" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9961" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908260v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P Hejblum" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooac086" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692820v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Haneef" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariken Tijhuis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej M&#225;jek" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Prista&#353;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-021-00770-6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690137v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lelievre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hardel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2101076" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03919665v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buckeridge" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36211" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099898v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouillon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12588" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241637v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802211023963" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481526v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Godot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cardinaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galhaut" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Coleon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25382-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03477973v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Durand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102711" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02859847v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duval" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Buetti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa682" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375281v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Dick" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/covid1020041" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03186351v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moreau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Desseix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Germain" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merville" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Couzi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-021-02258-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526667v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Badio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kieh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kennedy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05035-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188939v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacabaratz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedemann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bauduin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02165-20" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328143v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Francis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Enaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Soret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lussac-Sorton" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10163725" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451674v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481508v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280220946080" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142794v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-02214-9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189015v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Montagni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26399" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481531v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003813" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142764v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gensous" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105097" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158135v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. Wagstaffe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Susannini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00280-0" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323054v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Macalli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Navarro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tournier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90728-z" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282826v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Wardlaw" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Debette" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Jokinen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Erik de Leeuw" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pantoni" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873211012132" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481522v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Altman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baldwin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Toufiq" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Whalen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24584-w" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142789v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; Blanco" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Behrens" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kelleher" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000002594" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142752v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pollard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grande" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30476-X" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160741v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodriguez-Centeno" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Blanco" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Stella-Ascariz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02543732v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230772" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090206v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Sadjo Diallo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertine" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cheynier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2020.0084" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160892v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry van Effelterre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110254" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-03160838v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17489-7" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160699v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02944641v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Iannetta" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Isnard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Manuzak" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guillerme" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Notin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01658" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02497484v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Eva Vandenborght" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coron" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60015-4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481515v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducassou" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Fernandes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.12.018" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142773v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04619-1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03160737v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Patrier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Wicky" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00839-x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161945v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lhomme" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2019.112711" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161802v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#234;ne" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou T Konate" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Campion" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30739-X" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138664v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa093" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116855v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1702020" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142779v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161089v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Coppry" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroyer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saly" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;lle Venier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Slekovec" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2019.08.008" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929092v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142733v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ellefsen-Lavoie" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang St&#246;hr" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008522" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160755v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peytavin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-3018(19)30088-8" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161003v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boilet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nere" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000002058" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161847v3" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Mcgrath" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Iwuji" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plazy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25402" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579063v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chariff Alkhassim" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gottardo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOAS1209" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161020v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cossin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1677939" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426904v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Moore" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stohr" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Crook" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-3018(19)30082-7" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280792v2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solforosi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00579-19" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160724v2" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Fitzgerald" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Harris" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kenny" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Doyle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy495" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161057v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160706v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gon&#231;alves" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Soria" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loulergue" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci125372" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161868v2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Gras" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret May" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Peter Ryder" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Trickey" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helleberg" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001913" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267014v2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnabau" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Skinner" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00874" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160709v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Even" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007758" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02549956v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tisserand" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01690-18" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160734v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Arrieta" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Astrugue" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C Regueme" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Durrieu" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Maillard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12382" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888913v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gross" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2018.06.022" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160878v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Mamadou Diallo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Plazy" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25128" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160681v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Lane" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Piot" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Habib Beavogui" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)31710-0" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161049v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins C. Iwuji" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balestre" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-3018(17)30205-9" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008120v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoang" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georget" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asselineau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Venier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193300" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938961v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Ayll&#243;n-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208037" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161874v2" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Commenges" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.23601" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161958v2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7957" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160938v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wiedemann" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lucht" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160811v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1667082" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987714v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kieffer" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2018.05.031" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTF1DPKM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03063888v2" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dufour" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilong Zhang" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0465-8" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019490v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Konate" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chene" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roguet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2019-EDC.35" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160760v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Flamar" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zurawski" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montes" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207794" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160825v2" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fernandez Avalos" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-018-0609-4" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134605v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sutton" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010145v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gl&#233;net" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delcambre" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Francois" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2017.08.135" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579246v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rechtien" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Martrus" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.08.023" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671095v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2017-035" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579158v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sabin" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Mocroft" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Pantazis" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12389" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03704080v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trevino" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Schim van der Loeff" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Anderson" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx210" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406614v2" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Michael Gran" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ledergerber" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Young" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.12564" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579008v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jarne" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666072v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dupon" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001628" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671081v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579159v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Quitterie Picat" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bitard" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169164" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288896v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Koumavi Ekouevi" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tchounga" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paul Eholie" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Messou" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.19.1.20044" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406362v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Routy" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Sereti" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Fischl" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw065" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449359v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Assuied" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168640" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288889v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyo Nakagawa" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard van Sighem" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smith" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ratmann" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000423" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406611v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Moodie" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros A. Kalams" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406612v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotz" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boniotto" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guguin" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Jean-Louis" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579552v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosquet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dispinseri" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gosse" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00230-16" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288891v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv535" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406616v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Okesola" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tanser" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002107" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406621v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Angin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Wong" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Versmisse" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie David" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1600693" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406618v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Noelie Hema" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferry" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cuzin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Verdon" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161594" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389087v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Zurawski" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wagner" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153484" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406364v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232643v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina V Oksen" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuchinke" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ulrich Prokosch" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ganslandt" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-1005" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288869v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Doussau" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geoerger" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoffski" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Floquet" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdu523" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288885v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weuve" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda C. Power" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alden L. Gross" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Hofer" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2015.06.1885" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288872v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin H Geng" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten B Neilands" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#232;baut" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwebesa Bosco Bwana" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nash" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288864v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Brezar" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruffin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004752" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288887v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duffau" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cognet" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000807" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164668v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ayoub" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedreddine Ainseba" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2015.12.917" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288851v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrin K&#246;k" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefrou" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2014.50" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288876v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bruyand" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000001815" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203446v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004310" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164667v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garrigue" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taton" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelet" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2014100985" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288874v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paoletti" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Doussau" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Ezzalfani" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rizzo" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6552" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BM9455QG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01395760v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Manier" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12865-016-0182-8" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164644v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fagard" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ch&#234;ne" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2015.1011974" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108013v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981320v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lifermann" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delbrel" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adoue" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2172-15-13" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00933691v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.12.021" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00933693v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furman" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Simon" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jojic" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia L. Dekker" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321060111" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108163v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579153v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Porter" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(14)00002-2" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108183v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ross" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Pei" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Newell" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Losina" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1310/hct1505-185" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307492v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Huiart" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Milligan" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323051111" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108204v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Drylewicz" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beq" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003630" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368387v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley D. Olson" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Prins" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Gurdasani" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086719" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108024v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sloan" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201344433" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955157v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnold" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rieux" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-68" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936482v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dr Wittkop" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neau" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnet" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis732" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948406v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raimbault" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e32835f5b60" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00933696v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e328360d52e" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101196v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00939450v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2013.04.004" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02J2JXZC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00939447v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2013.04.014" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MZVTB1P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936325v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.5960" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MP7Z0RT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00939457v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Hogan" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shuvaev" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Yates" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Callard" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1203213" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933752v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drylewicz Julia" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579531v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0962280205sm390oa" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00788673v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calmy" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Boulle" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sprinz" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-12-147" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731770v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814235v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-325" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875138v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret T May" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Hogg" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy C Justice" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan E Shepherd" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dys164" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731768v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00702729v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin H. Chi" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin T. Yiannoutsos" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O. Westfall" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie E. Newman" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Zhou" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001111" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704808v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjet Elemans" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitinder Kaur" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becca Asquith" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1001103" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594705v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vandenhende" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcel" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Lafon" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2010.10.021" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMRBW1DW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411631v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kossi D&#233;ti" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lawson-Ayayi" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1293.2009.00780.x" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522698v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reigadas" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Andr&#233;ola" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Cosnefroy" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Anies" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp473" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00414621v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eholie" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Maiga" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimon-Marcel Zannou" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Salif Sow" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00414612v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf-Werner Neth" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bacher" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Das" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Zabelina" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Kabisch" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2009.90" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416572v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lewden" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Coulibaly" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Malateste" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0b013e3181b84260" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00372614v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breilh" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Da-Silva" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merci&#233;" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp114" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388946v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner C. Bucher" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e32832e9b78" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484803v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Weiss" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI38052" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391182v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Jeanne Sasco" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/605594" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00339872v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle P&#233;drono" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Alioum" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fritzell" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2008.10.014" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258131v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matheron" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Damond" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e3282f4ddfc" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00270200v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdepont" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lavignolle-Aurillac" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e3283034953" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00285869v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Coffie" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Becquet" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besigin Tonwe-Gold" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollinaire Horo" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e32830b8ab9" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00336900v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaut Rodolphe" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Walker" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hcn099" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00186715v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cazanave" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavignolle-Aurillac" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e3282f423dd" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333577v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-8-68" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00280760v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badiou" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aurillac-Lavignolle" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dabis" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2008.05.007" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204273v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-007-9228-7" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00187308v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Arriv&#233;" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K. Ekouevi" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dym104" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143965v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Leproust" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Gilbert" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00084214v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Sibillot" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Molina" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.05.021" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204269v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2007.00812.x" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00101223v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trimoulet" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-6-38" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143964v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Coureau" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanco" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143966v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Viallard" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fleury" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149860v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00262012v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143962v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2003.08.004" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00262018v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00263560v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Babiker" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Darbyshire" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Pezzotti" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Rezza" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143963v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00263470v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marimoutou" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe d'&#201;pid&#233;miologie Clinique Du Sida En Aquitaine" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364958v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;venet" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collignon" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364910v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Francis-Oliviero" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693930v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3692070" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905975v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906534v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842510v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906520v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842522v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151377v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429302v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Odeber" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2019.00094" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664610v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934340v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01973877v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963431v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088658v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579068v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667295v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Cheng" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861720v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw168.038" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118928v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396378v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Meza" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578293v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118836v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099341v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Fouret" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386586v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364943v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347091v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085050v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877313v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856324v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109568v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579070v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie &#180; Prague" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253151v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05490235v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annesh Pal" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguirre Mimoun" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472212v3" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222545v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Zhou" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tong" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linshanshan Wang" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqi Liu" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xiong" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392781v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thevenet" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073613v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745517v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478097v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478102v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625428v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Buetti" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555100v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002979v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383320v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Michel Brauner" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danaelle Jolly" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lorenzi" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00121899v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>