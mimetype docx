--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1897,429 +1897,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Wideband Indoor Channel Modelling Using Ray-Tracing Software for through-the-Wall Imaging Radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Liebe</w:t>
+                <w:t xml:space="preserve">Radio wave propagation in arch-shaped tunnels: Measurements and simulations by asymptotic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannis Pousset</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2010/934602⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.44 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498675v1</w:t>
+                <w:t xml:space="preserve">hal-00487167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization, modeling and simulation of the MIMO propagation channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaïs El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaïs El Zein</w:t>
+                <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Farhat</w:t>
+                <w:t xml:space="preserve">Jean-Marc Conrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (1), pp.7 - 17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio wave propagation in arch-shaped tunnels: Measurements and simulations by asymptotic methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Masson</w:t>
+                <w:t xml:space="preserve">Ultra-Wideband Indoor Channel Modelling Using Ray-Tracing Software for through-the-Wall Imaging Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Liebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.44 - 53. </w:t>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, Article ID 934602, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2010/934602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487167v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of information criteria for the selection of statistical fast fading model of the radio mobile channel</w:t>
               </w:r>
@@ -2796,273 +2796,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid FDTD/UTD radiowave propagation modeling : Application to indoor channel simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Reynaud</w:t>
+                <w:t xml:space="preserve">An optimization in computation time for the prediction of radio coverage zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guiffaut</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.22431⟩</w:t>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.RS1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006RS003492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155901v1</w:t>
+                <w:t xml:space="preserve">hal-00348470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimization in computation time for the prediction of radio coverage zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
+                <w:t xml:space="preserve">A hybrid FDTD/UTD radiowave propagation modeling : Application to indoor channel simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Reineix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guiffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, volume 49 (Issue 6), pp 1312-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.22431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006RS003492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00348470v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 2D ray-tracing method for narrow and wide-band channel characterization in micro-cellular configurations</w:t>
               </w:r>
@@ -3512,243 +3512,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du canal radio mobile par un modèle de propagation TUD 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation de signaux par maxima d'ondelettes : application à la prédiction de zones de couverture radioélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Meriaux</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 2, pp.2001 - N°02</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18 (3), pp.195-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335161v1</w:t>
+                <w:t xml:space="preserve">hal-00335144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de signaux par maxima d'ondelettes : application à la prédiction de zones de couverture radioélectrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation du canal radio mobile par un modèle de propagation TUD 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+                <w:t xml:space="preserve">Michel Meriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 18 (3), pp.195-211</w:t>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.2001 - N°02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335144v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4149,273 +4149,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Speed 2.5D Ray-Tracing Propagation Model for Microcellular Systems, Application: Smart Cities</w:t>
+                <w:t xml:space="preserve">Un Modèle de Propagation Quasi 3D Déterministe et Rapide pour les Réseaux de Capteurs à Faible Portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alwajeeh Taha</w:t>
+                <w:t xml:space="preserve">Taha Ahmed Mohammed Al Wajeeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In the 11th IEEE European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EurAAP, Mar 2017, Paris, France. pp.3515-3519</w:t>
+              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558044v1</w:t>
+                <w:t xml:space="preserve">hal-01704397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Modèle de Propagation Quasi 3D Déterministe et Rapide pour les Réseaux de Capteurs à Faible Portée</w:t>
+                <w:t xml:space="preserve">A High-Speed 2.5D Ray-Tracing Propagation Model for Microcellular Systems, Application: Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Ahmed Mohammed Al Wajeeh</w:t>
+                <w:t xml:space="preserve">Alwajeeh Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">In the 11th IEEE European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EurAAP, Mar 2017, Paris, France. pp.3515-3519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704397v1</w:t>
+                <w:t xml:space="preserve">hal-01558044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Modèle de Propagation Quasi 3D Déterministe et Rapide pour une Configuration Micro-Cellule; Application: Réseaux de Capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alwajeeh Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4598,265 +4598,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial discharge impulsive noise in 735 kV electricity substations and its impacts on 2.4 GHz ZigBee communications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Gagnon</w:t>
+                <w:t xml:space="preserve">Efficient Method for Associating Radio Propagation Models with Spatial Partitioning for Smart City Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alwajeeh Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Selected Topics in Mobile &amp; Wireless Networking (MoWNeT), 2016 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Internet of Things and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2896387.2901918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522883v1</w:t>
+                <w:t xml:space="preserve">hal-01294134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Method for Associating Radio Propagation Models with Spatial Partitioning for Smart City Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+                <w:t xml:space="preserve">Partial discharge impulsive noise in 735 kV electricity substations and its impacts on 2.4 GHz ZigBee communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndéye Bineta Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Agba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Internet of Things and Cloud Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Selected Topics in Mobile &amp; Wireless Networking (MoWNeT), 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Caire, Egypt</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294134v1</w:t>
+                <w:t xml:space="preserve">hal-01522883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du canal de propagation dans le contexte d'usine du futur</w:t>
               </w:r>
@@ -5294,714 +5294,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation expérimentale d'une optimisation de la méthode TR pour la réduction du PAPR</w:t>
+                <w:t xml:space="preserve">Modélisation hybride du canal radio dans un contexte industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddin Koussa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+                <w:t xml:space="preserve">Kaoutar El Hariri Essamlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">18ièmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910322v1</w:t>
+                <w:t xml:space="preserve">hal-00858418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hybride du canal radio dans un contexte industriel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannis Pousset</w:t>
+                <w:t xml:space="preserve">Probabilité de la distance minimale pour un système MIMO précode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olufemi James Oyedapo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ièmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858418v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de modélisation de la propagation en tunnels courbes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Evaluation of PAPR Reduction Effects in OFDM Systems Using Several Power Amplifier Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddin Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI 2013, journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">11th IEEE INTERNATIONAL NEWCAS CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853277v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilité de la distance minimale pour un système MIMO précode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+                <w:t xml:space="preserve">Transmission performance estimation of power line communication systems on distribution networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerTech (POWERTECH), 2013 IEEE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PTC.2013.6652199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939444v1</w:t>
+                <w:t xml:space="preserve">hal-01249243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evaluation of PAPR Reduction Effects in OFDM Systems Using Several Power Amplifier Models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodes de modélisation de la propagation en tunnels courbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE INTERNATIONAL NEWCAS CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France. 4 p</w:t>
+              <w:t xml:space="preserve">URSI 2013, journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909763v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission performance estimation of power line communication systems on distribution networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lefort</w:t>
+                <w:t xml:space="preserve">Evaluation expérimentale d'une optimisation de la méthode TR pour la réduction du PAPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddin Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerTech (POWERTECH), 2013 IEEE </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PTC.2013.6652199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01249243v1</w:t>
+                <w:t xml:space="preserve">hal-00910322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of People Motion on Radio Link Quality: Application to Building Monitoring WSN</w:t>
               </w:r>
@@ -6095,90 +6095,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peak power reduction for OFDM systems in vehicular wireless communications context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddin Koussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6216,90 +6216,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible OFDM system for peak power reduction in OFDM-based Cognitive Radio context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddin Koussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6346,51 +6346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid modeling of the radio channel in an industrial context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar El Hariri Essamlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6448,265 +6448,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Several Gradient Based Optimization Algorithms for PAPR Reduction in OFDM Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+                <w:t xml:space="preserve">Case Study of a Wireless Sensor Network for a Building Monitoring Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom), 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Besançon, France. pp.651 - 654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783894v1</w:t>
+                <w:t xml:space="preserve">hal-00867175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Study of a Wireless Sensor Network for a Building Monitoring Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+                <w:t xml:space="preserve">A Comparison of Several Gradient Based Optimization Algorithms for PAPR Reduction in OFDM Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddin Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom), 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00867175v1</w:t>
+                <w:t xml:space="preserve">hal-00783894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Closed-loop Techniques for Optimized Transmission applied to a WSN in a Power Substation</w:t>
               </w:r>
@@ -7271,51 +7271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du modèle géométrique &amp;quot;WINNER II&amp;quot; à un modèle déterministe basé rayon : Application aux contextes industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar El Hariri Essamlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7373,243 +7373,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de précodeurs pour MIMO coopératif dans un réseau de capteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+                <w:t xml:space="preserve">UM-CRT : Un modèle de canal semi-déterministe pour les VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">17e Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4E-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600968v1</w:t>
+                <w:t xml:space="preserve">hal-00658995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid radio propagation channel model for realistic confined environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiang Li</w:t>
+                <w:t xml:space="preserve">Intégration de précodeurs pour MIMO coopératif dans un réseau de capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadir Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Propagation and Channel Modeling for Next-Generation Wireless Networks March 2-4 2011, Lyon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lyon, France. pp.1</w:t>
+              <w:t xml:space="preserve">Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574480v1</w:t>
+                <w:t xml:space="preserve">hal-00600968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative MIMO Precoders for Energy-efficient Transmission in Wireless Sensor Network</w:t>
               </w:r>
@@ -7697,273 +7710,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UM-CRT : Un modèle de canal semi-déterministe pour les VANETs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation de la propagation des ondes radioélectriques en tunnels courbes de section non droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4E-14</w:t>
+              <w:t xml:space="preserve">Assemblée générale "Interférences d'Ondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658995v1</w:t>
+                <w:t xml:space="preserve">hal-00747866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation des ondes radioélectriques en tunnels courbes de section non droite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Cocheril</w:t>
+                <w:t xml:space="preserve">A hybrid radio propagation channel model for realistic confined environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale "Interférences d'Ondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nice, France. 2 p</w:t>
+              <w:t xml:space="preserve">International Workshop on Propagation and Channel Modeling for Next-Generation Wireless Networks March 2-4 2011, Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747866v1</w:t>
+                <w:t xml:space="preserve">hal-00574480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic wireless communication simulations for VANETS</w:t>
               </w:r>
@@ -8444,528 +8444,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic models and curved surfaces : application to railway transportation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+                <w:t xml:space="preserve">Physical layer study in a goal of robustness and energy efficiency for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action 2100 - Pervasive Mobile &amp; Ambient Wireless Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Edinburgh, United Kingdom. pp.214 - 221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2010.5706267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745503v1</w:t>
+                <w:t xml:space="preserve">hal-00867214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-deterministic channel model for VANETs simulations</w:t>
+                <w:t xml:space="preserve">Impact d'un modèle de propagation réaliste sur un protocole de routage pour les VANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boeglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Abouaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Transport Systems Telecommunications 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Kyoto, Japan. pp.A Semi-Deterministic Channel Model for VANETs Simulations</w:t>
+              <w:t xml:space="preserve">GDR ONDES et GDR ISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658982v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un modèle de propagation réaliste sur un protocole de routage pour les VANETs</w:t>
+                <w:t xml:space="preserve">A semi-deterministic channel model for VANETs simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadi Savadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boeglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Abouaissa</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ONDES et GDR ISIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Intelligent Transport Systems Telecommunications 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Kyoto, Japan. pp.A Semi-Deterministic Channel Model for VANETs Simulations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658971v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical layer study in a goal of robustness and energy efficiency for wireless sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+                <w:t xml:space="preserve">Asymptotic models and curved surfaces : application to railway transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP), 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COST Action 2100 - Pervasive Mobile &amp; Ambient Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Athènes, Greece. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASIP.2010.5706267⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00867214v1</w:t>
+                <w:t xml:space="preserve">hal-00745503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Layer Specification for Wireless Sensor Networks dedicated to Evaluation of Buildings Energetic Performances</w:t>
               </w:r>
@@ -9312,414 +9312,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'une modélisation dynamique des canaux radio pour les transports ferroviaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hybrid method for modeling satellite communication in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Chen</w:t>
+                <w:t xml:space="preserve">François Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationales Micro-ondes Mai 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Wireless Technology Conference (EuWIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.172-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434370v1</w:t>
+                <w:t xml:space="preserve">hal-00434421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid method for modeling satellite communication in urban environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiang Li</w:t>
+                <w:t xml:space="preserve">Characterization, Modeling, Simulation and Capacity of MIMO Transmission Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaïs El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Technology Conference (EuWIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.172-175</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques CNFRS-URSI "Propagation et Télédétection" sous le Haut Patronage de l'Académie des Sciences CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.81/95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434421v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, Modeling, Simulation and Capacity of MIMO Transmission Channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Lostanlen</w:t>
+                <w:t xml:space="preserve">Conception and application of smart antennas for transport applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques CNFRS-URSI "Propagation et Télédétection" sous le Haut Patronage de l'Académie des Sciences CNAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on ITS (Intelligent Transport Systems) Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.45-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522724v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance du précodeur max-dmin dans un canal MIMO réaliste avec mobilité</w:t>
+                <w:t xml:space="preserve">A realistic MIMO time-variant channel applied to diagonalizing precoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadir Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
@@ -9737,97 +9750,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoGist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Transport System Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.158-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600969v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic MIMO time-variant channel applied to diagonalizing precoders</w:t>
+                <w:t xml:space="preserve">Performance du précodeur max-dmin dans un canal MIMO réaliste avec mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadir Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
@@ -9845,98 +9867,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Transport System Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoGist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint Quay Portrieux, France. pp.57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459833v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enhanced AODV Protocol for VANETs with Realistic Radio Propagation Model Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9945,358 +9958,345 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boeglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Abouaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITST 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and application of smart antennas for transport applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation d'une modélisation dynamique des canaux radio pour les transports ferroviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cailbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on ITS (Intelligent Transport Systems) Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Nationales Micro-ondes Mai 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437475v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of realistic MIMO physical layer on video transmission over mobile Ad Hoc network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Modèles asymptotiques et surfaces courbes : application au transport ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clency Perrine</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Personal, Indoor and Mobile Radio Communications Symposium 2009 (PIMRC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Tokyo, Japan. 5 p</w:t>
+              <w:t xml:space="preserve">Journées scientifiques "propagation et télédétection" de l'Union Radio-Scientifiques Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.387-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431285v1</w:t>
+                <w:t xml:space="preserve">hal-00392618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using asymptotic methods to compute diffracted pressure by curved surfaces</w:t>
               </w:r>
@@ -10397,364 +10397,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode Semi-déterministe pour Modéliser les Évanouissements Rapides de Signaux Satellites en Environnements Urbains et Suburbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiang Li</w:t>
+                <w:t xml:space="preserve">Simulation et caractérisation du canal de propagation avec prise en compte du couplage entre antennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM (Journées Nationales Microondes) 2009, Grenoble (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.107-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574474v1</w:t>
+                <w:t xml:space="preserve">hal-00397936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles asymptotiques et surfaces courbes : application au transport ferroviaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+                <w:t xml:space="preserve">Impact of realistic MIMO physical layer on video transmission over mobile Ad Hoc network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques "propagation et télédétection" de l'Union Radio-Scientifiques Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.387-391</w:t>
+              <w:t xml:space="preserve">20th Personal, Indoor and Mobile Radio Communications Symposium 2009 (PIMRC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Tokyo, Japan. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392618v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et caractérisation du canal de propagation avec prise en compte du couplage entre antennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Le Pennec</w:t>
+                <w:t xml:space="preserve">Une méthode Semi-déterministe pour Modéliser les Évanouissements Rapides de Signaux Satellites en Environnements Urbains et Suburbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.107-117</w:t>
+              <w:t xml:space="preserve">JNM (Journées Nationales Microondes) 2009, Grenoble (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397936v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and Simulations comparisons of Radio Wave Propagation in Arch-Shaped Tunnels for Mass transit Applications</w:t>
               </w:r>
@@ -11017,51 +11017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cailbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11106,377 +11106,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des conditions de transmission sur la qualité des échanges d'information entre véhicules en environnement urbain réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact d'un système de communication réaliste en environnement urbain sur une transmission vidéo H.264/AVC par réseau AdHoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Saint Quay Portieux, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491091v1</w:t>
+                <w:t xml:space="preserve">hal-00431286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode hybride pour modéliser la communication par satellites en environements urbains et suburbains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des conditions de transmission sur la qualité des échanges d'information entre véhicules en environnement urbain réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques "propagation et télédétection" de l'Union Radio-Scientifiques Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.269-272</w:t>
+              <w:t xml:space="preserve">COGIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Saint Quay Portieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437517v1</w:t>
+                <w:t xml:space="preserve">hal-00491091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un système de communication réaliste en environnement urbain sur une transmission vidéo H.264/AVC par réseau AdHoc</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Olivier</w:t>
+                <w:t xml:space="preserve">Une méthode hybride pour modéliser la communication par satellites en environements urbains et suburbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. 4 p</w:t>
+              <w:t xml:space="preserve">Journées scientifiques "propagation et télédétection" de l'Union Radio-Scientifiques Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.269-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431286v1</w:t>
+                <w:t xml:space="preserve">hal-00437517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of radio wave propagation in arched cross section tunnels</w:t>
               </w:r>
@@ -11564,424 +11564,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction d'une onde acoustique (ou électromagnétique) par un plateau rigide (ou parfaitement conducteur)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
+                <w:t xml:space="preserve">A realistic physic layer modeling of 802.11g ad hoc networks in outdoor environments with a computation time optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ONDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Pessac, France. 2 p</w:t>
+              <w:t xml:space="preserve">WMSCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434381v1</w:t>
+                <w:t xml:space="preserve">hal-00491085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mutual coupling on mimo channel modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Le Pennec</w:t>
+                <w:t xml:space="preserve">Diffraction d'une onde acoustique (ou électromagnétique) par un plateau rigide (ou parfaitement conducteur)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Vermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Athènes, Greece. pp.4</w:t>
+              <w:t xml:space="preserve">GDR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Pessac, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348723v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic physic layer modeling of 802.11g ad hoc networks in outdoor environments with a computation time optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruddy Delahaye</w:t>
+                <w:t xml:space="preserve">Impact of mutual coupling on mimo channel modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMSCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">PIMRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Athènes, Greece. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491085v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the mimo channel to the antenna coupling eﬀect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12032,51 +12032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a deterministic transmission channel modelling to an efficiency simulation of radio links quality of Ad hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12274,90 +12274,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the validity domain of a hybrid FDTD/UTD method for indoor channel modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Reineix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guiffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Wireless Technology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12376,267 +12376,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid FDTD/UTD indoor channel modeling. Application to Wifi transmission systems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Comparison between two original methods including scattering simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Reineix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC' Fall 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">9th European Conference on Wireless Technology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133796v1</w:t>
+                <w:t xml:space="preserve">hal-00133779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between two original methods including scattering simulations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid FDTD/UTD indoor channel modeling. Application to Wifi transmission systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guiffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Reineix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Wireless Technology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE VTC' Fall 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133779v1</w:t>
+                <w:t xml:space="preserve">hal-00133796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of indoor environment modeling on mimo channel characterization</w:t>
+                <w:t xml:space="preserve">Inﬂuence de la modélisation d'environnement indoor sur la caractérisation de canaux mimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chartois</w:t>
@@ -12654,97 +12654,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECWT'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.4</w:t>
+              <w:t xml:space="preserve">CNFRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348726v1</w:t>
+                <w:t xml:space="preserve">hal-00348727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inﬂuence de la modélisation d'environnement indoor sur la caractérisation de canaux mimo</w:t>
+                <w:t xml:space="preserve">Impact of indoor environment modeling on mimo channel characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chartois</w:t>
@@ -12762,319 +12762,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNFRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.4</w:t>
+              <w:t xml:space="preserve">ECWT'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348727v1</w:t>
+                <w:t xml:space="preserve">hal-00348726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation and System Modeling for the PALMYRE MIMO Platform</w:t>
+                <w:t xml:space="preserve">Propagation and System Modelling for the PALMYRE MIMO Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon-Marie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lassudrie-Duchesne</w:t>
+                <w:t xml:space="preserve">Patrick Lassudrie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPS'05, European Conference on Propagation and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Brest, France. pp.P2 - 18</w:t>
+              <w:t xml:space="preserve">European Conference on Propagation &amp; Systems (ECPS '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Brest, France. P2-18, pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084851v1</w:t>
+                <w:t xml:space="preserve">hal-01122655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation and System Modelling for the PALMYRE MIMO Platform</w:t>
+                <w:t xml:space="preserve">Propagation and System Modeling for the PALMYRE MIMO Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon-Marie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Chartois</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lassudrie-Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lassudrie Duchesne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Propagation &amp; Systems (ECPS '05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Brest, France. P2-18, pp. 1-8</w:t>
+              <w:t xml:space="preserve">ECPS'05, European Conference on Propagation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Brest, France. pp.P2 - 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122655v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ad'hoc network simulator based on an optimized semi-deterministic channel characterization</w:t>
               </w:r>
@@ -13184,265 +13184,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic propagation model influence on a wireless digital transmission simulation in real environment</w:t>
+                <w:t xml:space="preserve">Influence d'une modélisation déterministe du canal radio mobile sur les performances d'un système microcellulaire CDMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personnal Indoor Mobile Radio Communications (PIMRC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences of Electronics, Technologies of Informations and Telecommunications (SETIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349081v1</w:t>
+                <w:t xml:space="preserve">hal-00349145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une modélisation déterministe du canal radio mobile sur les performances d'un système microcellulaire CDMA</w:t>
+                <w:t xml:space="preserve">Deterministic propagation model influence on a wireless digital transmission simulation in real environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rudy Delahaye</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences of Electronics, Technologies of Informations and Telecommunications (SETIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personnal Indoor Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Barcelonne, Spain. pp.2421-2425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2004.1368754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349145v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient computation of radio coverage zone using a spatial partitionment approach</w:t>
               </w:r>
@@ -13467,51 +13467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicular Technology Conference (VTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Orlando, United States. pp.2421-2425, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14415,51 +14415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Samie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.06.034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Milla Peinado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmoltzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2016.0857" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359721v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Courtecuisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2016.2550861" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat-Duong Phan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0835" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2015.2405478" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufemi James Oyedapo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2374593" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2013.55012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazza Boubakar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legoff St&#233;phane Y." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garadi Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1303-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hairoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/785675" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colda Rebeca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Palade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijcns.2012.51009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/492105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Madi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sacuto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Agba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-186" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-202" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liebe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/934602" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Farhat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lostanlen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.11.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pereira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Coq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746615v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2015791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.4.4.276-283" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22431" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHN6781P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RS003492" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20045142" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chartois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.07.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNJ7GFNC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001874" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32F97EF2ED860F9DBBBBE4B46E2C6F10C8560DE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meriaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IISA.2017.8316362" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558044v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwajeeh Taha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ahmed Mohammed Al Wajeeh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;ye Bineta Sarr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Karim Yazbek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522883v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896387.2901918" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albekaye Traor&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245107v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Mouaffo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Taquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812339" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277452v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddin Koussa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El Hariri Essamlali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853277v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909763v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652199" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867228v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933100v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910267v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoSSPA.2013.6602406" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867175v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.103" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714218v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Moldovan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779804v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867219v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779781v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fellous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600968v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600970v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747866v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677391v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600972v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2011.6093048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745503v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658982v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Savadogo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658971v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867214v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2010.5706267" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491087v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582350v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434370v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cailbault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522724v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600969v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459833v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399365" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476738v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Abouaissa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437475v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399384" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431285v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745508v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Vermet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574474v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392618v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397936v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437479v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399386" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441984v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399389" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491091v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437517v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431286v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746582v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434381v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348723v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491085v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Delahaye" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348724v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434382v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delahaye" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133776v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133796v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cocheril" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133779v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348726v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348727v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084851v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon-Marie Le Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassudrie-Duchesne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122655v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassudrie Duchesne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349077v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617684" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349145v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1284979" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349149v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349151v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746448v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51881" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985660v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394308v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282767v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Samie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.06.034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Milla Peinado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmoltzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2016.0857" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359721v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Courtecuisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2016.2550861" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat-Duong Phan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0835" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2015.2405478" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufemi James Oyedapo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2374593" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2013.55012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazza Boubakar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legoff St&#233;phane Y." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garadi Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1303-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hairoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/785675" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colda Rebeca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Palade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijcns.2012.51009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/492105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Madi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sacuto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Agba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-186" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-202" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Farhat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lostanlen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.11.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liebe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/934602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pereira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Coq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746615v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2015791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.4.4.276-283" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RS003492" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22431" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHN6781P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20045142" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chartois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.07.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNJ7GFNC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001874" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32F97EF2ED860F9DBBBBE4B46E2C6F10C8560DE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335144v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meriaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IISA.2017.8316362" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ahmed Mohammed Al Wajeeh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwajeeh Taha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;ye Bineta Sarr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Karim Yazbek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896387.2901918" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522883v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albekaye Traor&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245107v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Mouaffo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Taquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812339" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277452v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858418v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El Hariri Essamlali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddin Koussa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249243v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652199" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910322v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867228v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933100v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910267v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoSSPA.2013.6602406" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867175v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714218v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Moldovan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779804v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867219v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779781v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fellous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658995v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600968v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600970v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677391v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600972v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2011.6093048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867214v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2010.5706267" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658971v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Savadogo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745503v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491087v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582350v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martinez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522724v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437475v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399384" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459833v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399365" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476738v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Abouaissa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434370v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cailbault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745508v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Vermet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397936v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431285v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574474v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437479v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399386" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441984v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399389" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431286v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437517v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746582v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491085v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Delahaye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348723v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348724v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434382v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delahaye" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133776v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cocheril" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348727v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348726v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122655v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon-Marie Le Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassudrie Duchesne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084851v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassudrie-Duchesne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349077v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617684" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1284979" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349149v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349151v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746448v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51881" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985660v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394308v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282767v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>