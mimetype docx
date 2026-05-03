--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1897,295 +1897,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio wave propagation in arch-shaped tunnels: Measurements and simulations by asymptotic methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+                <w:t xml:space="preserve">Characterization, modeling and simulation of the MIMO propagation channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaïs El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pajusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Conrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.12.003⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.7 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487167v1</w:t>
+                <w:t xml:space="preserve">hal-00527599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, modeling and simulation of the MIMO propagation channel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Lostanlen</w:t>
+                <w:t xml:space="preserve">Radio wave propagation in arch-shaped tunnels: Measurements and simulations by asymptotic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.7 - 17. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.44 - 53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527599v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-Wideband Indoor Channel Modelling Using Ray-Tracing Software for through-the-Wall Imaging Radar</w:t>
               </w:r>
@@ -3042,273 +3042,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 2D ray-tracing method for narrow and wide-band channel characterization in micro-cellular configurations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+                <w:t xml:space="preserve">Inﬂuence of the level of description of the indoor environment on the characteristic parameters of a mimo channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/ip-map:20045142⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.715-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2006.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348480v1</w:t>
+                <w:t xml:space="preserve">hal-00348722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inﬂuence of the level of description of the indoor environment on the characteristic parameters of a mimo channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Chartois</w:t>
+                <w:t xml:space="preserve">Efficient 2D ray-tracing method for narrow and wide-band channel characterization in micro-cellular configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153 (6), pp.502-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ip-map:20045142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2006.07.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00348722v1</w:t>
+                <w:t xml:space="preserve">hal-00348480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une optimisation en temps de calcul pour la prédiction de zones de couverture radioélectriques</w:t>
               </w:r>
@@ -5294,151 +5294,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hybride du canal radio dans un contexte industriel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaoutar El Hariri Essamlali</w:t>
+                <w:t xml:space="preserve">Méthodes de modélisation de la propagation en tunnels courbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ièmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t>
+              <w:t xml:space="preserve">URSI 2013, journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858418v1</w:t>
+                <w:t xml:space="preserve">hal-00853277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilité de la distance minimale pour un système MIMO précode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olufemi James Oyedapo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5467,194 +5484,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evaluation of PAPR Reduction Effects in OFDM Systems Using Several Power Amplifier Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddin Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddin Koussa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clency Perrine</w:t>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE INTERNATIONAL NEWCAS CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission performance estimation of power line communication systems on distribution networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5686,270 +5703,253 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerTech (POWERTECH), 2013 IEEE </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PTC.2013.6652199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de modélisation de la propagation en tunnels courbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Masson</w:t>
+                <w:t xml:space="preserve">Modélisation hybride du canal radio dans un contexte industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar El Hariri Essamlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI 2013, journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">18ièmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853277v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation expérimentale d'une optimisation de la méthode TR pour la réduction du PAPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddin Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddin Koussa</w:t>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5981,325 +5981,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of People Motion on Radio Link Quality: Application to Building Monitoring WSN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+                <w:t xml:space="preserve">Peak power reduction for OFDM systems in vehicular wireless communications context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddin Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 24th International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC), 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.x-x</w:t>
+              <w:t xml:space="preserve">International Conference on Electronics, Computers and Artificial Intelligence (ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Pitesti, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867228v1</w:t>
+                <w:t xml:space="preserve">hal-00933100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peak power reduction for OFDM systems in vehicular wireless communications context</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+                <w:t xml:space="preserve">Impact of People Motion on Radio Link Quality: Application to Building Monitoring WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronics, Computers and Artificial Intelligence (ECAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Pitesti, Romania</w:t>
+              <w:t xml:space="preserve">IEEE 24th International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC), 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933100v1</w:t>
+                <w:t xml:space="preserve">hal-00867228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible OFDM system for peak power reduction in OFDM-based Cognitive Radio context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddin Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddin Koussa</w:t>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6346,51 +6346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid modeling of the radio channel in an industrial context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar El Hariri Essamlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6571,90 +6571,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Several Gradient Based Optimization Algorithms for PAPR Reduction in OFDM Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddin Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddin Koussa</w:t>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6928,593 +6928,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnements complexes et méthodes à rayons pour la modélisation de canaux radios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche hybride par la modélisation électromagnétique des interactions en champ proche et en champ lointain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima El Fellous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée thématique Interaction des ondes électromagnétiques avec des cibles ou/et le milieu naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779804v1</w:t>
+                <w:t xml:space="preserve">hal-00779781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission power adaptation according to the message length for Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+                <w:t xml:space="preserve">Comparaison du modèle géométrique &amp;quot;WINNER II&amp;quot; à un modèle déterministe basé rayon : Application aux contextes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar El Hariri Essamlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 22nd International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC), 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Assemblée générale "Interférences d'Ondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2011.6140005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00867219v1</w:t>
+                <w:t xml:space="preserve">hal-00747750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche hybride par la modélisation électromagnétique des interactions en champ proche et en champ lointain.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima El Fellous</w:t>
+                <w:t xml:space="preserve">Environnements complexes et méthodes à rayons pour la modélisation de canaux radios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Interaction des ondes électromagnétiques avec des cibles ou/et le milieu naturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. 1 page</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779781v1</w:t>
+                <w:t xml:space="preserve">hal-00779804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du modèle géométrique &amp;quot;WINNER II&amp;quot; à un modèle déterministe basé rayon : Application aux contextes industriels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannis Pousset</w:t>
+                <w:t xml:space="preserve">Transmission power adaptation according to the message length for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale "Interférences d'Ondes"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 22nd International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC), 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.46-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2011.6140005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747750v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UM-CRT : Un modèle de canal semi-déterministe pour les VANETs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+                <w:t xml:space="preserve">Cooperative MIMO Precoders for Energy-efficient Transmission in Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadir Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4E-14</w:t>
+              <w:t xml:space="preserve">EusipCo11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.784 - 788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658995v1</w:t>
+                <w:t xml:space="preserve">hal-00600970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de précodeurs pour MIMO coopératif dans un réseau de capteurs</w:t>
               </w:r>
@@ -7602,260 +7589,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative MIMO Precoders for Energy-efficient Transmission in Wireless Sensor Network</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation de la propagation des ondes radioélectriques en tunnels courbes de section non droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EusipCo11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.784 - 788</w:t>
+              <w:t xml:space="preserve">Assemblée générale "Interférences d'Ondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600970v1</w:t>
+                <w:t xml:space="preserve">hal-00747866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation des ondes radioélectriques en tunnels courbes de section non droite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UM-CRT : Un modèle de canal semi-déterministe pour les VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale "Interférences d'Ondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nice, France. 2 p</w:t>
+              <w:t xml:space="preserve">17e Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4E-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747866v1</w:t>
+                <w:t xml:space="preserve">hal-00658995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid radio propagation channel model for realistic confined environments</w:t>
               </w:r>
@@ -7943,273 +7943,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic wireless communication simulations for VANETS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+                <w:t xml:space="preserve">A survey of V2V channel modeling for VANET simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics, Computers and Artificial Intelligence - ECAI 2011 ­ International Conference - 4th Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Piteşti, Romania</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Wireless On-demand Network Systems and Services - WONS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Bardonecchia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677391v1</w:t>
+                <w:t xml:space="preserve">hal-00658989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of V2V channel modeling for VANET simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realistic wireless communication simulations for VANETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boeglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Wireless On-demand Network Systems and Services - WONS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Bardonecchia, Italy</w:t>
+              <w:t xml:space="preserve">Electronics, Computers and Artificial Intelligence - ECAI 2011 ­ International Conference - 4th Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Piteşti, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658989v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of max-dmin and P-OSM Precoders performance for robust and high data rate MIMO transmissions in underground tunnels</w:t>
               </w:r>
@@ -8502,51 +8502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP), 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Edinburgh, United Kingdom. pp.214 - 221, </w:t>
@@ -9312,749 +9312,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid method for modeling satellite communication in urban environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiang Li</w:t>
+                <w:t xml:space="preserve">A realistic MIMO time-variant channel applied to diagonalizing precoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadir Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Technology Conference (EuWIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Transport System Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.158-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434421v1</w:t>
+                <w:t xml:space="preserve">hal-00459833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, Modeling, Simulation and Capacity of MIMO Transmission Channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Lostanlen</w:t>
+                <w:t xml:space="preserve">Performance du précodeur max-dmin dans un canal MIMO réaliste avec mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadir Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques CNFRS-URSI "Propagation et Télédétection" sous le Haut Patronage de l'Académie des Sciences CNAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.81/95</w:t>
+              <w:t xml:space="preserve">CoGist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint Quay Portrieux, France. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522724v1</w:t>
+                <w:t xml:space="preserve">hal-00600969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and application of smart antennas for transport applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
+                <w:t xml:space="preserve">An Enhanced AODV Protocol for VANETs with Realistic Radio Propagation Model Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+                <w:t xml:space="preserve">Hafid Abouaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on ITS (Intelligent Transport Systems) Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITST 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437475v1</w:t>
+                <w:t xml:space="preserve">hal-00476738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic MIMO time-variant channel applied to diagonalizing precoders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+                <w:t xml:space="preserve">Conception and application of smart antennas for transport applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Transport System Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.158-163, </w:t>
+              <w:t xml:space="preserve">9th International Conference on ITS (Intelligent Transport Systems) Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.45-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459833v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance du précodeur max-dmin dans un canal MIMO réaliste avec mobilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+                <w:t xml:space="preserve">Characterization, Modeling, Simulation and Capacity of MIMO Transmission Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaïs El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoGist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint Quay Portrieux, France. pp.57</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques CNFRS-URSI "Propagation et Télédétection" sous le Haut Patronage de l'Académie des Sciences CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.81/95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600969v1</w:t>
+                <w:t xml:space="preserve">hal-00522724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced AODV Protocol for VANETs with Realistic Radio Propagation Model Validation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilt</w:t>
+                <w:t xml:space="preserve">A hybrid method for modeling satellite communication in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafid Abouaissa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+                <w:t xml:space="preserve">François Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.5</w:t>
+              <w:t xml:space="preserve">Wireless Technology Conference (EuWIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.172-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476738v1</w:t>
+                <w:t xml:space="preserve">hal-00434421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'une modélisation dynamique des canaux radio pour les transports ferroviaires</w:t>
               </w:r>
@@ -10155,148 +10155,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles asymptotiques et surfaces courbes : application au transport ferroviaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+                <w:t xml:space="preserve">Impact of realistic MIMO physical layer on video transmission over mobile Ad Hoc network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques "propagation et télédétection" de l'Union Radio-Scientifiques Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.387-391</w:t>
+              <w:t xml:space="preserve">20th Personal, Indoor and Mobile Radio Communications Symposium 2009 (PIMRC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Tokyo, Japan. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00392618v1</w:t>
+                <w:t xml:space="preserve">hal-00431285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using asymptotic methods to compute diffracted pressure by curved surfaces</w:t>
               </w:r>
@@ -10397,602 +10397,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et caractérisation du canal de propagation avec prise en compte du couplage entre antennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Le Pennec</w:t>
+                <w:t xml:space="preserve">Une méthode Semi-déterministe pour Modéliser les Évanouissements Rapides de Signaux Satellites en Environnements Urbains et Suburbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.107-117</w:t>
+              <w:t xml:space="preserve">JNM (Journées Nationales Microondes) 2009, Grenoble (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397936v1</w:t>
+                <w:t xml:space="preserve">hal-00574474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of realistic MIMO physical layer on video transmission over mobile Ad Hoc network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Modèles asymptotiques et surfaces courbes : application au transport ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clency Perrine</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Personal, Indoor and Mobile Radio Communications Symposium 2009 (PIMRC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Tokyo, Japan. 5 p</w:t>
+              <w:t xml:space="preserve">Journées scientifiques "propagation et télédétection" de l'Union Radio-Scientifiques Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.387-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431285v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode Semi-déterministe pour Modéliser les Évanouissements Rapides de Signaux Satellites en Environnements Urbains et Suburbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiang Li</w:t>
+                <w:t xml:space="preserve">Simulation et caractérisation du canal de propagation avec prise en compte du couplage entre antennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM (Journées Nationales Microondes) 2009, Grenoble (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.107-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574474v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and Simulations comparisons of Radio Wave Propagation in Arch-Shaped Tunnels for Mass transit Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+                <w:t xml:space="preserve">Realistic SISO and MIMO Physical Layer implemented in two Routing Protocols for Vehicular Ad hoc Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on ITS (Intelligent Transport Systems) Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ITST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437479v1</w:t>
+                <w:t xml:space="preserve">hal-00441984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic SISO and MIMO Physical Layer implemented in two Routing Protocols for Vehicular Ad hoc Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Measurements and Simulations comparisons of Radio Wave Propagation in Arch-Shaped Tunnels for Mass transit Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ITST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on ITS (Intelligent Transport Systems) Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.37-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441984v1</w:t>
+                <w:t xml:space="preserve">hal-00437479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Channel Simulation for Dynamical Scenarios in Railway Transport</w:t>
               </w:r>
@@ -11380,51 +11380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11829,51 +11829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mutual coupling on mimo channel modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11937,51 +11937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the mimo channel to the antenna coupling eﬀect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12611,51 +12611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inﬂuence de la modélisation d'environnement indoor sur la caractérisation de canaux mimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12719,51 +12719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of indoor environment modeling on mimo channel characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12827,77 +12827,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation and System Modelling for the PALMYRE MIMO Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon-Marie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lassudrie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14069,51 +14069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of compressed medical data on fixed and mobile networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14164,51 +14164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de données médicales compressées sur réseaux fixe et mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14415,51 +14415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Samie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.06.034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Milla Peinado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmoltzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2016.0857" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359721v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Courtecuisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2016.2550861" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat-Duong Phan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0835" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2015.2405478" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufemi James Oyedapo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2374593" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2013.55012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazza Boubakar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legoff St&#233;phane Y." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garadi Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1303-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hairoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/785675" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colda Rebeca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Palade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijcns.2012.51009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/492105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Madi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sacuto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Agba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-186" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-202" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Farhat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lostanlen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.11.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liebe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/934602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pereira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Coq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746615v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2015791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.4.4.276-283" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RS003492" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22431" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHN6781P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20045142" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chartois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.07.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNJ7GFNC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001874" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32F97EF2ED860F9DBBBBE4B46E2C6F10C8560DE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335144v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meriaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IISA.2017.8316362" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ahmed Mohammed Al Wajeeh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwajeeh Taha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;ye Bineta Sarr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Karim Yazbek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896387.2901918" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522883v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albekaye Traor&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245107v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Mouaffo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Taquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812339" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277452v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858418v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El Hariri Essamlali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddin Koussa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249243v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652199" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910322v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867228v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933100v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910267v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoSSPA.2013.6602406" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867175v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714218v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Moldovan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779804v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867219v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779781v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fellous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658995v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600968v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600970v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677391v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600972v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2011.6093048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867214v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2010.5706267" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658971v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Savadogo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745503v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491087v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582350v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martinez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522724v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437475v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399384" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459833v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399365" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476738v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Abouaissa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434370v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cailbault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745508v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Vermet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397936v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431285v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574474v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437479v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399386" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441984v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399389" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431286v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437517v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746582v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491085v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Delahaye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348723v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348724v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434382v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delahaye" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133776v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cocheril" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348727v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348726v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122655v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon-Marie Le Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassudrie Duchesne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084851v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassudrie-Duchesne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349077v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617684" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1284979" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349149v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349151v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746448v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51881" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985660v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394308v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282767v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Samie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.06.034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Milla Peinado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmoltzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2016.0857" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359721v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Courtecuisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2016.2550861" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat-Duong Phan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0835" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2015.2405478" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufemi James Oyedapo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2374593" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2013.55012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazza Boubakar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legoff St&#233;phane Y." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garadi Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1303-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hairoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/785675" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colda Rebeca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Palade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijcns.2012.51009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/492105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Madi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sacuto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Agba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-186" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-202" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Farhat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lostanlen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.11.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487167v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liebe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/934602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pereira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Coq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746615v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2015791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.4.4.276-283" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RS003492" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22431" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHN6781P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chartois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.07.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNJ7GFNC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20045142" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001874" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32F97EF2ED860F9DBBBBE4B46E2C6F10C8560DE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335144v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meriaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IISA.2017.8316362" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ahmed Mohammed Al Wajeeh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwajeeh Taha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;ye Bineta Sarr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Karim Yazbek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896387.2901918" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522883v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albekaye Traor&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245107v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Mouaffo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Taquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812339" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277452v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853277v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939444v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddin Koussa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652199" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El Hariri Essamlali" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910322v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933100v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910267v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoSSPA.2013.6602406" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867175v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714218v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Moldovan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fellous" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747750v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600970v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600968v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658989v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677391v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600972v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2011.6093048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867214v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2010.5706267" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658971v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Savadogo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745503v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491087v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582350v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399365" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600969v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476738v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Abouaissa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437475v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399384" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522724v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434421v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434370v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cailbault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431285v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745508v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Vermet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574474v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392618v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397936v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441984v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437479v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399386" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399389" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431286v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437517v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746582v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491085v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Delahaye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348723v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348724v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434382v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delahaye" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133776v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cocheril" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348727v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348726v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122655v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon-Marie Le Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassudrie Duchesne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084851v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassudrie-Duchesne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349077v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617684" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1284979" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349149v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349151v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746448v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51881" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985660v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394308v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282767v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>