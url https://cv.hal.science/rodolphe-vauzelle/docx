--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1897,177 +1897,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, modeling and simulation of the MIMO propagation channel</w:t>
+                <w:t xml:space="preserve">Ultra-Wideband Indoor Channel Modelling Using Ray-Tracing Software for through-the-Wall Imaging Radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaïs El Zein</w:t>
+                <w:t xml:space="preserve">Christophe Liebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Farhat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Lostanlen</w:t>
+                <w:t xml:space="preserve">Alain Gaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.11.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, Article ID 934602, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/934602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527599v1</w:t>
+                <w:t xml:space="preserve">hal-00498675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio wave propagation in arch-shaped tunnels: Measurements and simulations by asymptotic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2116,210 +2116,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (1), pp.44 - 53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Wideband Indoor Channel Modelling Using Ray-Tracing Software for through-the-Wall Imaging Radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization, modeling and simulation of the MIMO propagation channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaïs El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pajusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Liebe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
+                <w:t xml:space="preserve">Jean-Marc Conrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gaugue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+                <w:t xml:space="preserve">Yves Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010, Article ID 934602, 14 p. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.7 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2010/934602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498675v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of information criteria for the selection of statistical fast fading model of the radio mobile channel</w:t>
               </w:r>
@@ -3042,273 +3042,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inﬂuence of the level of description of the indoor environment on the characteristic parameters of a mimo channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Chartois</w:t>
+                <w:t xml:space="preserve">Efficient 2D ray-tracing method for narrow and wide-band channel characterization in micro-cellular configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2006.07.013⟩</w:t>
+              <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153 (6), pp.502-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ip-map:20045142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348722v1</w:t>
+                <w:t xml:space="preserve">hal-00348480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 2D ray-tracing method for narrow and wide-band channel characterization in micro-cellular configurations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+                <w:t xml:space="preserve">Inﬂuence of the level of description of the indoor environment on the characteristic parameters of a mimo channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.715-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2006.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/ip-map:20045142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00348480v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une optimisation en temps de calcul pour la prédiction de zones de couverture radioélectriques</w:t>
               </w:r>
@@ -4149,273 +4149,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Modèle de Propagation Quasi 3D Déterministe et Rapide pour les Réseaux de Capteurs à Faible Portée</w:t>
+                <w:t xml:space="preserve">A High-Speed 2.5D Ray-Tracing Propagation Model for Microcellular Systems, Application: Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Ahmed Mohammed Al Wajeeh</w:t>
+                <w:t xml:space="preserve">Alwajeeh Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">In the 11th IEEE European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EurAAP, Mar 2017, Paris, France. pp.3515-3519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704397v1</w:t>
+                <w:t xml:space="preserve">hal-01558044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Speed 2.5D Ray-Tracing Propagation Model for Microcellular Systems, Application: Smart Cities</w:t>
+                <w:t xml:space="preserve">Un Modèle de Propagation Quasi 3D Déterministe et Rapide pour les Réseaux de Capteurs à Faible Portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alwajeeh Taha</w:t>
+                <w:t xml:space="preserve">Taha Ahmed Mohammed Al Wajeeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In the 11th IEEE European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EurAAP, Mar 2017, Paris, France. pp.3515-3519</w:t>
+              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558044v1</w:t>
+                <w:t xml:space="preserve">hal-01704397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Modèle de Propagation Quasi 3D Déterministe et Rapide pour une Configuration Micro-Cellule; Application: Réseaux de Capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alwajeeh Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4598,265 +4598,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Method for Associating Radio Propagation Models with Spatial Partitioning for Smart City Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+                <w:t xml:space="preserve">Partial discharge impulsive noise in 735 kV electricity substations and its impacts on 2.4 GHz ZigBee communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndéye Bineta Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Agba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Internet of Things and Cloud Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Selected Topics in Mobile &amp; Wireless Networking (MoWNeT), 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Caire, Egypt</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294134v1</w:t>
+                <w:t xml:space="preserve">hal-01522883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial discharge impulsive noise in 735 kV electricity substations and its impacts on 2.4 GHz ZigBee communications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Gagnon</w:t>
+                <w:t xml:space="preserve">Efficient Method for Associating Radio Propagation Models with Spatial Partitioning for Smart City Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alwajeeh Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Selected Topics in Mobile &amp; Wireless Networking (MoWNeT), 2016 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Internet of Things and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2896387.2901918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522883v1</w:t>
+                <w:t xml:space="preserve">hal-01294134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du canal de propagation dans le contexte d'usine du futur</w:t>
               </w:r>
@@ -5294,168 +5294,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de modélisation de la propagation en tunnels courbes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation expérimentale d'une optimisation de la méthode TR pour la réduction du PAPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddin Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI 2013, journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853277v1</w:t>
+                <w:t xml:space="preserve">hal-00910322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilité de la distance minimale pour un système MIMO précode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olufemi James Oyedapo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5484,172 +5480,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evaluation of PAPR Reduction Effects in OFDM Systems Using Several Power Amplifier Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddin Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE INTERNATIONAL NEWCAS CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -5752,554 +5748,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hybride du canal radio dans un contexte industriel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaoutar El Hariri Essamlali</w:t>
+                <w:t xml:space="preserve">Méthodes de modélisation de la propagation en tunnels courbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ièmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t>
+              <w:t xml:space="preserve">URSI 2013, journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858418v1</w:t>
+                <w:t xml:space="preserve">hal-00853277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation expérimentale d'une optimisation de la méthode TR pour la réduction du PAPR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+                <w:t xml:space="preserve">Modélisation hybride du canal radio dans un contexte industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar El Hariri Essamlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">18ièmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910322v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peak power reduction for OFDM systems in vehicular wireless communications context</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+                <w:t xml:space="preserve">Impact of People Motion on Radio Link Quality: Application to Building Monitoring WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronics, Computers and Artificial Intelligence (ECAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Pitesti, Romania</w:t>
+              <w:t xml:space="preserve">IEEE 24th International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC), 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933100v1</w:t>
+                <w:t xml:space="preserve">hal-00867228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of People Motion on Radio Link Quality: Application to Building Monitoring WSN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+                <w:t xml:space="preserve">Peak power reduction for OFDM systems in vehicular wireless communications context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddin Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 24th International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC), 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.x-x</w:t>
+              <w:t xml:space="preserve">International Conference on Electronics, Computers and Artificial Intelligence (ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Pitesti, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867228v1</w:t>
+                <w:t xml:space="preserve">hal-00933100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible OFDM system for peak power reduction in OFDM-based Cognitive Radio context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddin Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6346,51 +6346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid modeling of the radio channel in an industrial context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar El Hariri Essamlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6448,265 +6448,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Study of a Wireless Sensor Network for a Building Monitoring Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+                <w:t xml:space="preserve">A Comparison of Several Gradient Based Optimization Algorithms for PAPR Reduction in OFDM Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddin Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom), 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867175v1</w:t>
+                <w:t xml:space="preserve">hal-00783894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Several Gradient Based Optimization Algorithms for PAPR Reduction in OFDM Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+                <w:t xml:space="preserve">Case Study of a Wireless Sensor Network for a Building Monitoring Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom), 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Besançon, France. pp.651 - 654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783894v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Closed-loop Techniques for Optimized Transmission applied to a WSN in a Power Substation</w:t>
               </w:r>
@@ -7042,51 +7042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du modèle géométrique &amp;quot;WINNER II&amp;quot; à un modèle déterministe basé rayon : Application aux contextes industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar El Hariri Essamlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7373,51 +7373,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative MIMO Precoders for Energy-efficient Transmission in Wireless Sensor Network</w:t>
+                <w:t xml:space="preserve">Intégration de précodeurs pour MIMO coopératif dans un réseau de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadir Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
@@ -7435,306 +7435,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EusipCo11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.784 - 788</w:t>
+              <w:t xml:space="preserve">Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600970v1</w:t>
+                <w:t xml:space="preserve">hal-00600968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de précodeurs pour MIMO coopératif dans un réseau de capteurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+                <w:t xml:space="preserve">A hybrid radio propagation channel model for realistic confined environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">International Workshop on Propagation and Channel Modeling for Next-Generation Wireless Networks March 2-4 2011, Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600968v1</w:t>
+                <w:t xml:space="preserve">hal-00574480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation des ondes radioélectriques en tunnels courbes de section non droite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperative MIMO Precoders for Energy-efficient Transmission in Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadir Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale "Interférences d'Ondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nice, France. 2 p</w:t>
+              <w:t xml:space="preserve">EusipCo11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.784 - 788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747866v1</w:t>
+                <w:t xml:space="preserve">hal-00600970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UM-CRT : Un modèle de canal semi-déterministe pour les VANETs</w:t>
               </w:r>
@@ -7835,381 +7818,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid radio propagation channel model for realistic confined environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannis Pousset</w:t>
+                <w:t xml:space="preserve">Modélisation de la propagation des ondes radioélectriques en tunnels courbes de section non droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Propagation and Channel Modeling for Next-Generation Wireless Networks March 2-4 2011, Lyon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lyon, France. pp.1</w:t>
+              <w:t xml:space="preserve">Assemblée générale "Interférences d'Ondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574480v1</w:t>
+                <w:t xml:space="preserve">hal-00747866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of V2V channel modeling for VANET simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realistic wireless communication simulations for VANETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boeglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Wireless On-demand Network Systems and Services - WONS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Bardonecchia, Italy</w:t>
+              <w:t xml:space="preserve">Electronics, Computers and Artificial Intelligence - ECAI 2011 ­ International Conference - 4th Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Piteşti, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658989v1</w:t>
+                <w:t xml:space="preserve">hal-00677391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic wireless communication simulations for VANETS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+                <w:t xml:space="preserve">A survey of V2V channel modeling for VANET simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics, Computers and Artificial Intelligence - ECAI 2011 ­ International Conference - 4th Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Piteşti, Romania</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Wireless On-demand Network Systems and Services - WONS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Bardonecchia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677391v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of max-dmin and P-OSM Precoders performance for robust and high data rate MIMO transmissions in underground tunnels</w:t>
               </w:r>
@@ -8444,528 +8444,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical layer study in a goal of robustness and energy efficiency for wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Dessales</w:t>
+                <w:t xml:space="preserve">A semi-deterministic channel model for VANETs simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadi Savadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Gaudaire</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP), 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intelligent Transport Systems Telecommunications 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Kyoto, Japan. pp.A Semi-Deterministic Channel Model for VANETs Simulations</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867214v1</w:t>
+                <w:t xml:space="preserve">hal-00658982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un modèle de propagation réaliste sur un protocole de routage pour les VANETs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilt</w:t>
+                <w:t xml:space="preserve">Asymptotic models and curved surfaces : application to railway transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ONDES et GDR ISIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">COST Action 2100 - Pervasive Mobile &amp; Ambient Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Athènes, Greece. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658971v1</w:t>
+                <w:t xml:space="preserve">hal-00745503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-deterministic channel model for VANETs simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+                <w:t xml:space="preserve">Physical layer study in a goal of robustness and energy efficiency for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilt</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Transport Systems Telecommunications 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Edinburgh, United Kingdom. pp.214 - 221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2010.5706267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658982v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic models and curved surfaces : application to railway transportation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+                <w:t xml:space="preserve">Impact d'un modèle de propagation réaliste sur un protocole de routage pour les VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Abouaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action 2100 - Pervasive Mobile &amp; Ambient Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Athènes, Greece. 6 p</w:t>
+              <w:t xml:space="preserve">GDR ONDES et GDR ISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745503v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Layer Specification for Wireless Sensor Networks dedicated to Evaluation of Buildings Energetic Performances</w:t>
               </w:r>
@@ -9312,644 +9312,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic MIMO time-variant channel applied to diagonalizing precoders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+                <w:t xml:space="preserve">Optimisation d'une modélisation dynamique des canaux radio pour les transports ferroviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cailbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Transport System Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Nationales Micro-ondes Mai 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459833v1</w:t>
+                <w:t xml:space="preserve">hal-00434370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance du précodeur max-dmin dans un canal MIMO réaliste avec mobilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+                <w:t xml:space="preserve">Conception and application of smart antennas for transport applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoGist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on ITS (Intelligent Transport Systems) Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.45-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600969v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced AODV Protocol for VANETs with Realistic Radio Propagation Model Validation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hafid Abouaissa</w:t>
+                <w:t xml:space="preserve">A realistic MIMO time-variant channel applied to diagonalizing precoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadir Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Transport System Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.158-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476738v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and application of smart antennas for transport applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
+                <w:t xml:space="preserve">Performance du précodeur max-dmin dans un canal MIMO réaliste avec mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadir Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on ITS (Intelligent Transport Systems) Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoGist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint Quay Portrieux, France. pp.57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437475v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, Modeling, Simulation and Capacity of MIMO Transmission Channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Lostanlen</w:t>
+                <w:t xml:space="preserve">An Enhanced AODV Protocol for VANETs with Realistic Radio Propagation Model Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafid Abouaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques CNFRS-URSI "Propagation et Télédétection" sous le Haut Patronage de l'Académie des Sciences CNAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.81/95</w:t>
+              <w:t xml:space="preserve">ITST 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522724v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid method for modeling satellite communication in urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9958,224 +9958,224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Technology Conference (EuWIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.172-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'une modélisation dynamique des canaux radio pour les transports ferroviaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
+                <w:t xml:space="preserve">Characterization, Modeling, Simulation and Capacity of MIMO Transmission Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaïs El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationales Micro-ondes Mai 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques CNFRS-URSI "Propagation et Télédétection" sous le Haut Patronage de l'Académie des Sciences CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.81/95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434370v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of realistic MIMO physical layer on video transmission over mobile Ad Hoc network</w:t>
               </w:r>
@@ -10276,723 +10276,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using asymptotic methods to compute diffracted pressure by curved surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation et caractérisation du canal de propagation avec prise en compte du couplage entre antennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Vermet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Noe</w:t>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Theoretical and Computational Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dresdes, Germany. 10 p</w:t>
+              <w:t xml:space="preserve">URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.107-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745508v1</w:t>
+                <w:t xml:space="preserve">hal-00397936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode Semi-déterministe pour Modéliser les Évanouissements Rapides de Signaux Satellites en Environnements Urbains et Suburbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiang Li</w:t>
+                <w:t xml:space="preserve">Using asymptotic methods to compute diffracted pressure by curved surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Vermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Martinez</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM (Journées Nationales Microondes) 2009, Grenoble (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Theoretical and Computational Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dresdes, Germany. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574474v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles asymptotiques et surfaces courbes : application au transport ferroviaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+                <w:t xml:space="preserve">Une méthode Semi-déterministe pour Modéliser les Évanouissements Rapides de Signaux Satellites en Environnements Urbains et Suburbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques "propagation et télédétection" de l'Union Radio-Scientifiques Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.387-391</w:t>
+              <w:t xml:space="preserve">JNM (Journées Nationales Microondes) 2009, Grenoble (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392618v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et caractérisation du canal de propagation avec prise en compte du couplage entre antennes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannis Pousset</w:t>
+                <w:t xml:space="preserve">Modèles asymptotiques et surfaces courbes : application au transport ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.107-117</w:t>
+              <w:t xml:space="preserve">Journées scientifiques "propagation et télédétection" de l'Union Radio-Scientifiques Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.387-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397936v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic SISO and MIMO Physical Layer implemented in two Routing Protocols for Vehicular Ad hoc Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Measurements and Simulations comparisons of Radio Wave Propagation in Arch-Shaped Tunnels for Mass transit Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ITST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on ITS (Intelligent Transport Systems) Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.37-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441984v1</w:t>
+                <w:t xml:space="preserve">hal-00437479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and Simulations comparisons of Radio Wave Propagation in Arch-Shaped Tunnels for Mass transit Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+                <w:t xml:space="preserve">Realistic SISO and MIMO Physical Layer implemented in two Routing Protocols for Vehicular Ad hoc Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on ITS (Intelligent Transport Systems) Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ITST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437479v1</w:t>
+                <w:t xml:space="preserve">hal-00441984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Channel Simulation for Dynamical Scenarios in Railway Transport</w:t>
               </w:r>
@@ -11017,51 +11017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cailbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11106,377 +11106,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un système de communication réaliste en environnement urbain sur une transmission vidéo H.264/AVC par réseau AdHoc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des conditions de transmission sur la qualité des échanges d'information entre véhicules en environnement urbain réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. 4 p</w:t>
+              <w:t xml:space="preserve">COGIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Saint Quay Portieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431286v1</w:t>
+                <w:t xml:space="preserve">hal-00491091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des conditions de transmission sur la qualité des échanges d'information entre véhicules en environnement urbain réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode hybride pour modéliser la communication par satellites en environements urbains et suburbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Saint Quay Portieux, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques "propagation et télédétection" de l'Union Radio-Scientifiques Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.269-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491091v1</w:t>
+                <w:t xml:space="preserve">hal-00437517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode hybride pour modéliser la communication par satellites en environements urbains et suburbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiang Li</w:t>
+                <w:t xml:space="preserve">Impact d'un système de communication réaliste en environnement urbain sur une transmission vidéo H.264/AVC par réseau AdHoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques "propagation et télédétection" de l'Union Radio-Scientifiques Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.269-272</w:t>
+              <w:t xml:space="preserve">GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437517v1</w:t>
+                <w:t xml:space="preserve">hal-00431286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of radio wave propagation in arched cross section tunnels</w:t>
               </w:r>
@@ -11564,424 +11564,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic physic layer modeling of 802.11g ad hoc networks in outdoor environments with a computation time optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruddy Delahaye</w:t>
+                <w:t xml:space="preserve">Diffraction d'une onde acoustique (ou électromagnétique) par un plateau rigide (ou parfaitement conducteur)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Vermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMSCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">GDR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Pessac, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491085v1</w:t>
+                <w:t xml:space="preserve">hal-00434381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction d'une onde acoustique (ou électromagnétique) par un plateau rigide (ou parfaitement conducteur)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of mutual coupling on mimo channel modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Vermet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ONDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Pessac, France. 2 p</w:t>
+              <w:t xml:space="preserve">PIMRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Athènes, Greece. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434381v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mutual coupling on mimo channel modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Le Pennec</w:t>
+                <w:t xml:space="preserve">A realistic physic layer modeling of 802.11g ad hoc networks in outdoor environments with a computation time optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Athènes, Greece. pp.4</w:t>
+              <w:t xml:space="preserve">WMSCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348723v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the mimo channel to the antenna coupling eﬀect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12032,51 +12032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a deterministic transmission channel modelling to an efficiency simulation of radio links quality of Ad hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12376,705 +12376,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between two original methods including scattering simulations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid FDTD/UTD indoor channel modeling. Application to Wifi transmission systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guiffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Reineix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Wireless Technology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE VTC' Fall 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133779v1</w:t>
+                <w:t xml:space="preserve">hal-00133796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid FDTD/UTD indoor channel modeling. Application to Wifi transmission systems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between two original methods including scattering simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Reineix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC' Fall 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">9th European Conference on Wireless Technology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133796v1</w:t>
+                <w:t xml:space="preserve">hal-00133779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inﬂuence de la modélisation d'environnement indoor sur la caractérisation de canaux mimo</w:t>
+                <w:t xml:space="preserve">Impact of indoor environment modeling on mimo channel characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNFRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.4</w:t>
+              <w:t xml:space="preserve">ECWT'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348727v1</w:t>
+                <w:t xml:space="preserve">hal-00348726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of indoor environment modeling on mimo channel characterization</w:t>
+                <w:t xml:space="preserve">Inﬂuence de la modélisation d'environnement indoor sur la caractérisation de canaux mimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECWT'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.4</w:t>
+              <w:t xml:space="preserve">CNFRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348726v1</w:t>
+                <w:t xml:space="preserve">hal-00348727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation and System Modelling for the PALMYRE MIMO Platform</w:t>
+                <w:t xml:space="preserve">Propagation and System Modeling for the PALMYRE MIMO Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon-Marie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lassudrie Duchesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Le Pennec</w:t>
+                <w:t xml:space="preserve">Patrick Lassudrie-Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Propagation &amp; Systems (ECPS '05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Brest, France. P2-18, pp. 1-8</w:t>
+              <w:t xml:space="preserve">ECPS'05, European Conference on Propagation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Brest, France. pp.P2 - 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122655v1</w:t>
+                <w:t xml:space="preserve">hal-00084851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation and System Modeling for the PALMYRE MIMO Platform</w:t>
+                <w:t xml:space="preserve">Propagation and System Modelling for the PALMYRE MIMO Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon-Marie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lassudrie-Duchesne</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lassudrie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPS'05, European Conference on Propagation and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Brest, France. pp.P2 - 18</w:t>
+              <w:t xml:space="preserve">European Conference on Propagation &amp; Systems (ECPS '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Brest, France. P2-18, pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084851v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ad'hoc network simulator based on an optimized semi-deterministic channel characterization</w:t>
               </w:r>
@@ -13184,265 +13184,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une modélisation déterministe du canal radio mobile sur les performances d'un système microcellulaire CDMA</w:t>
+                <w:t xml:space="preserve">Deterministic propagation model influence on a wireless digital transmission simulation in real environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rudy Delahaye</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences of Electronics, Technologies of Informations and Telecommunications (SETIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personnal Indoor Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Barcelonne, Spain. pp.2421-2425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2004.1368754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349145v1</w:t>
+                <w:t xml:space="preserve">hal-00349081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic propagation model influence on a wireless digital transmission simulation in real environment</w:t>
+                <w:t xml:space="preserve">Influence d'une modélisation déterministe du canal radio mobile sur les performances d'un système microcellulaire CDMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personnal Indoor Mobile Radio Communications (PIMRC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences of Electronics, Technologies of Informations and Telecommunications (SETIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2004.1368754⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00349081v1</w:t>
+                <w:t xml:space="preserve">hal-00349145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient computation of radio coverage zone using a spatial partitionment approach</w:t>
               </w:r>
@@ -14069,51 +14069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of compressed medical data on fixed and mobile networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14164,51 +14164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de données médicales compressées sur réseaux fixe et mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14415,51 +14415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Samie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.06.034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Milla Peinado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmoltzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2016.0857" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359721v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Courtecuisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2016.2550861" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat-Duong Phan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0835" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2015.2405478" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufemi James Oyedapo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2374593" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2013.55012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazza Boubakar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legoff St&#233;phane Y." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garadi Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1303-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hairoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/785675" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colda Rebeca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Palade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijcns.2012.51009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/492105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Madi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sacuto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Agba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-186" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-202" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Farhat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lostanlen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.11.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487167v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liebe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/934602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pereira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Coq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746615v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2015791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.4.4.276-283" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RS003492" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22431" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHN6781P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chartois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.07.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNJ7GFNC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20045142" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001874" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32F97EF2ED860F9DBBBBE4B46E2C6F10C8560DE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335144v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meriaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IISA.2017.8316362" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ahmed Mohammed Al Wajeeh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwajeeh Taha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;ye Bineta Sarr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Karim Yazbek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896387.2901918" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522883v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albekaye Traor&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245107v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Mouaffo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Taquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812339" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277452v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853277v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939444v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddin Koussa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652199" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El Hariri Essamlali" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910322v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933100v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910267v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoSSPA.2013.6602406" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867175v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714218v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Moldovan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fellous" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747750v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600970v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600968v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658989v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677391v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600972v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2011.6093048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867214v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2010.5706267" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658971v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Savadogo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745503v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491087v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582350v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399365" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600969v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476738v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Abouaissa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437475v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399384" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522724v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434421v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434370v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cailbault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431285v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745508v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Vermet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574474v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392618v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397936v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441984v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437479v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399386" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399389" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431286v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437517v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746582v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491085v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Delahaye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348723v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348724v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434382v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delahaye" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133776v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cocheril" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348727v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348726v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122655v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon-Marie Le Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassudrie Duchesne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084851v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassudrie-Duchesne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349077v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617684" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1284979" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349149v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349151v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746448v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51881" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985660v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394308v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282767v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Samie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.06.034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Milla Peinado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmoltzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2016.0857" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359721v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Courtecuisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2016.2550861" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat-Duong Phan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0835" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2015.2405478" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufemi James Oyedapo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2374593" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2013.55012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazza Boubakar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legoff St&#233;phane Y." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garadi Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1303-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hairoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/785675" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colda Rebeca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Palade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijcns.2012.51009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/492105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Madi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sacuto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Agba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-186" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-202" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liebe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaugue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/934602" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487167v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Farhat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lostanlen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.11.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pereira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Coq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746615v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2015791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.4.4.276-283" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RS003492" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guiffaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22431" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHN6781P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20045142" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chartois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.07.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNJ7GFNC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001874" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32F97EF2ED860F9DBBBBE4B46E2C6F10C8560DE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335144v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meriaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IISA.2017.8316362" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558044v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwajeeh Taha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ahmed Mohammed Al Wajeeh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;ye Bineta Sarr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Karim Yazbek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522883v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896387.2901918" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albekaye Traor&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245107v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Mouaffo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Taquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812339" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277452v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddin Koussa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939444v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909763v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652199" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853277v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El Hariri Essamlali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867228v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933100v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910267v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoSSPA.2013.6602406" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867175v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.103" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714218v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Moldovan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fellous" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747750v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600968v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600970v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747866v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677391v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600972v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2011.6093048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Savadogo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745503v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867214v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2010.5706267" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658971v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491087v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582350v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434370v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cailbault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437475v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399384" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459833v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399365" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476738v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Abouaissa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434421v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martinez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431285v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397936v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Pennec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745508v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Vermet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392618v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437479v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399386" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441984v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399389" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491091v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437517v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431286v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746582v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434381v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348723v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491085v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Delahaye" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348724v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434382v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delahaye" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133776v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133796v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cocheril" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133779v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348726v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348727v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084851v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon-Marie Le Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassudrie-Duchesne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122655v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassudrie Duchesne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349077v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617684" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349145v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1284979" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349149v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349151v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746448v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51881" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985660v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394308v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282767v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>